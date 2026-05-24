--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,107 @@
     <t>G.B. CONSTRUCTION AND CO.</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Jagadishpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000120/2023-2024</t>
   </si>
   <si>
     <t>1097/SMD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Jagadishpur water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Sonarpur]</t>
+  </si>
+  <si>
+    <t>ORD/000855/2024-2025</t>
+  </si>
+  <si>
+    <t>1597/SMSD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>DITHI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Jagadishpur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/001464/2024-2025</t>
+  </si>
+  <si>
+    <t>1658/SMSD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Jagadishpur W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/003101/2023-2024</t>
+  </si>
+  <si>
+    <t>321/SMSD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Jagadishpur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/017715)</t>
+  </si>
+  <si>
+    <t>ORD/001394/2024-2025</t>
+  </si>
+  <si>
+    <t>1659/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +735,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="41.132813" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1020,54 +1077,54 @@
       <c r="I6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>31.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>30.85</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.01</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1252,54 +1309,54 @@
       <c r="I10" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>32</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>703.02</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>274.19</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1327,87 +1384,331 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="P11" s="4">
         <v>22.79</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.58</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>868.48</v>
+      </c>
+      <c r="P16" s="8">
+        <v>305.04</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>35.12</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>