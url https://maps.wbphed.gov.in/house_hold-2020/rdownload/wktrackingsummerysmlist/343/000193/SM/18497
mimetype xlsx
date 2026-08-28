--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,264 +89,264 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Detailed project report for JAGADISHPUR piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District U</t>
   </si>
   <si>
     <t>SM/18497</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Construction of 350 cum OHR with soil investigation, pump house cum chlorine room, Laying rising and distrbution main pipe line with FHTC for JAGADISHPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 2503) (TSM/017715)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000426/2023-2024</t>
+  </si>
+  <si>
+    <t>1986/SWD-I</t>
+  </si>
+  <si>
+    <t>25/08/2023</t>
+  </si>
+  <si>
+    <t>01/11/2025</t>
+  </si>
+  <si>
+    <t>G.B. CONSTRUCTION AND CO.</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for JAGADISHPUR PWSS of Sonarpur Blockfor Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Paraganas Water Supply Division-I, PHE Dte. [TSM/017715]</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>ORD/000293/2023-2024</t>
+  </si>
+  <si>
+    <t>1658/SWD-I</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>02/09/2023</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Jagadishpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000120/2023-2024</t>
+  </si>
+  <si>
+    <t>1097/SMD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000019/2023-2024</t>
   </si>
   <si>
     <t>1721/SWD-I</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Boundary Wall,Land Development, Pathway,Drain &amp; others allied works of Jagadishpur Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [SM/18497]</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
-    <t>JE-3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000842/2023-2024</t>
   </si>
   <si>
     <t>1208/SWD-I</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>25/04/2024</t>
   </si>
   <si>
     <t>G.B. CONSTRUCTION AND CO. (DUMDUM)</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of "JAGADISHPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission (SM/18497)</t>
   </si>
   <si>
     <t>ORD/000244/2024-2025</t>
   </si>
   <si>
     <t>2664/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
-    <t>22/07/2024</t>
+    <t>26/08/2026</t>
   </si>
   <si>
     <t>JYOTI ENTERPRISE</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for JAGADISHPUR PWSS of Sonarpur Blockfor Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Paraganas Water Supply Division-I, PHE Dte. [TSM/017715]</t>
-[...17 lines deleted...]
-    <t>TAPAS KUMAR GIRI</t>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Jagadishpur W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/003101/2023-2024</t>
+  </si>
+  <si>
+    <t>321/SMSD</t>
+  </si>
+  <si>
+    <t>14/03/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Jagadishpur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/017715)</t>
+  </si>
+  <si>
+    <t>ORD/001394/2024-2025</t>
+  </si>
+  <si>
+    <t>1659/SMSD</t>
+  </si>
+  <si>
+    <t>13/12/2024</t>
+  </si>
+  <si>
+    <t>28/12/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Jagadishpur water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Sonarpur]</t>
+  </si>
+  <si>
+    <t>ORD/000855/2024-2025</t>
+  </si>
+  <si>
+    <t>1597/SMSD</t>
+  </si>
+  <si>
+    <t>04/12/2024</t>
+  </si>
+  <si>
+    <t>19/12/2024</t>
+  </si>
+  <si>
+    <t>DITHI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Jagadishpur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/001464/2024-2025</t>
+  </si>
+  <si>
+    <t>1658/SMSD</t>
   </si>
   <si>
     <t>RTOR000319/2023-2024</t>
   </si>
   <si>
     <t>255/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Charges for service connection at Pump house no-II of Jagadishpur (Sonarpur Block)</t>
   </si>
   <si>
     <t>BILL/00395/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-93</t>
   </si>
   <si>
     <t>10/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Charges for new service connection at Jagadishpur pump house-I (Sonarpur Block)</t>
   </si>
   <si>
     <t>BILL/00394/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-92</t>
-  </si>
-[...100 lines deleted...]
-    <t>1659/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -873,798 +873,798 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>18.81</v>
+        <v>703.02</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>274.19</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>39</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>46.14</v>
+        <v>31.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>30.85</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.01</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>10.26</v>
+        <v>22.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>31.8</v>
+        <v>18.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>30.85</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>97.01</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>29</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>15.42</v>
+        <v>46.14</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
-        <v>7.05</v>
+        <v>10.26</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="P9" s="4">
-        <v>10.06</v>
+        <v>0.89</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="P10" s="4">
-        <v>703.02</v>
+        <v>0.89</v>
       </c>
       <c r="Q10" s="4">
-        <v>274.19</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>39</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>22.79</v>
+        <v>0.78</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>72</v>
+        <v>43</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="P12" s="4">
-        <v>0.78</v>
+        <v>0.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>54</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>77</v>
+        <v>53</v>
       </c>
       <c r="P13" s="4">
-        <v>0.58</v>
+        <v>15.42</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="I14" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P14" s="4">
-        <v>0.89</v>
+        <v>7.05</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="P15" s="4">
-        <v>0.89</v>
+        <v>10.06</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>868.48</v>