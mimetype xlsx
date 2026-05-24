--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -201,50 +201,68 @@
     <t>ORD/000774/2024-2025</t>
   </si>
   <si>
     <t>4760/SWD-I</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>21/02/2026</t>
   </si>
   <si>
     <t>M/S N.H. ENTERPRISE</t>
   </si>
   <si>
     <t>ORD/001568/2024-2025</t>
   </si>
   <si>
     <t>2029/SMD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>26/09/2024</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for RASKHALI Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/18331]</t>
+  </si>
+  <si>
+    <t>ORD/000670/2024-2025</t>
+  </si>
+  <si>
+    <t>4443/SWD-I</t>
+  </si>
+  <si>
+    <t>28/10/2024</t>
+  </si>
+  <si>
+    <t>10/05/2025</t>
+  </si>
+  <si>
+    <t>HI-LIGHT ELECTRONICS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -633,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -853,54 +871,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>2.94</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.94</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -971,54 +989,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>448.48</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>98.33</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>21.92</v>
       </c>
       <c r="S6" s="4">
         <v>20</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1107,87 +1125,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="4">
         <v>33.46</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="B9" s="7"/>
-[...15 lines deleted...]
-      <c r="P9" s="8">
+      <c r="I9" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="4">
+        <v>15.9</v>
+      </c>
+      <c r="Q9" s="4">
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="R9" s="4">
         <v>0</v>
       </c>
-      <c r="R9" s="8"/>
-      <c r="S9" s="8"/>
+      <c r="S9" s="4">
+        <v>90</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>831.43</v>
+      </c>
+      <c r="P10" s="8">
+        <v>101.27</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>12.18</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>