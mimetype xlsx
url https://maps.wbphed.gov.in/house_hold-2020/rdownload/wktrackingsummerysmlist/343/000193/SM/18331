--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,62 @@
     <t>2029/SMD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for RASKHALI Piped Water Supply Scheme to accommodate FHTC in BISHNUPUR-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/18331]</t>
   </si>
   <si>
     <t>ORD/000670/2024-2025</t>
   </si>
   <si>
     <t>4443/SWD-I</t>
   </si>
   <si>
     <t>28/10/2024</t>
   </si>
   <si>
     <t>10/05/2025</t>
   </si>
   <si>
     <t>HI-LIGHT ELECTRONICS</t>
+  </si>
+  <si>
+    <t>Payment of Additional Quotation for new service connection at Raskhali PWSS, PH No- 2 under Bishnupur-I Block. Application No- 1008310711 Reference ID- 106899670 Memo No- 1008310711/Quot/03/1130</t>
+  </si>
+  <si>
+    <t>BILL/01777/2025-2026</t>
+  </si>
+  <si>
+    <t>20/08/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1186,87 +1198,142 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>15.9</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P10" s="4">
+        <v>8.78</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>840.21</v>
+      </c>
+      <c r="P11" s="8">
+        <v>101.27</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>12.05</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>