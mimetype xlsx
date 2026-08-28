--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -77,144 +77,144 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Proposed Ground water based RASHKHALI piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected</t>
+  </si>
+  <si>
+    <t>SM/18331</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Raskhali Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000947/2022-2023</t>
+  </si>
+  <si>
+    <t>1128/SWD-I</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Proposed Ground water based RASHKHALI piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2&amp;3, of Rashkhali water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001432/2022-2023</t>
   </si>
   <si>
     <t>147/SMD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...17 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of (4.80 Mtr. X 3.66 Mtr.) PUMP HOUSE with water supply and sanitary arrangement (as per Deptt. drawing) for Proposed RASHKHALI PIPE WATER SUPPLY SCHEME for Augmentation of Surface Water Supply Scheme in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Sub-Division -II, P.H.E. Dte. [No. of FHTC = 3624]</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000419/2023-2024</t>
+  </si>
+  <si>
+    <t>1965/SWD-I</t>
+  </si>
+  <si>
+    <t>24/08/2023</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>M/S N. H. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000089/2022-2023</t>
   </si>
   <si>
     <t>323/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S N. H. ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of rising main and additional pipeline for distribution system, construction of Boundary Wall, pump house, approach road and land development for RASHKHALI Piped Water Supply Scheme of Bishnupur-I Block under South 24-Pgns. W/S Division-I, PHE Dte. Dist.-South 24-Parganas. (SM/18331)</t>
   </si>
   <si>
     <t>ORD/000774/2024-2025</t>
   </si>
   <si>
     <t>4760/SWD-I</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>21/02/2026</t>
   </si>
   <si>
     <t>M/S N.H. ENTERPRISE</t>
   </si>
   <si>
     <t>ORD/001568/2024-2025</t>
   </si>
   <si>
     <t>2029/SMD</t>
   </si>
@@ -801,456 +801,456 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>33.46</v>
+        <v>2.94</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.94</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.94</v>
+        <v>33.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.94</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>88.83</v>
+        <v>448.48</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>98.33</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>21.92</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>448.48</v>
+        <v>88.83</v>
       </c>
       <c r="Q6" s="4">
-        <v>98.33</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>21.92</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>208.36</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>15</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="P8" s="4">
         <v>33.46</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>15.9</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>90</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4"/>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>