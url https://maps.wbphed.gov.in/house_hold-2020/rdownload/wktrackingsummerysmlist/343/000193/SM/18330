--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,144 +77,144 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Proposed Ground water based DAKSHIN GOURIPUR piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic A</t>
+  </si>
+  <si>
+    <t>SM/18330</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Dakshin Gouripur Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000950/2022-2023</t>
+  </si>
+  <si>
+    <t>1129/SWD-I</t>
+  </si>
+  <si>
+    <t>24/08/2022</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Proposed Ground water based DAKSHIN GOURIPUR piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic A</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2&amp;3, of Dakshin Gouripur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001430/2022-2023</t>
   </si>
   <si>
     <t>146/SMD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...17 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of (4.80 Mtr. X 3.66 Mtr.) PUMP HOUSE with water supply and sanitary arrangement (as per Deptt. drawing) for Proposed DAKSHIN GOURIPUR PIPE WATER SUPPLY SCHEME for Augmentation of Surface Water Supply Scheme in the Arsenic affected areas of South 24-Pgs. Dist. in BISHNUPUR-I Block under South 24 Pgs W/S Sub-Division -II, P.H.E. Dte. [No. of FHTC = 3883]</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000315/2023-2024</t>
+  </si>
+  <si>
+    <t>1708/SWD-I</t>
+  </si>
+  <si>
+    <t>08/08/2023</t>
+  </si>
+  <si>
+    <t>16/09/2025</t>
+  </si>
+  <si>
+    <t>CE INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000091/2022-2023</t>
   </si>
   <si>
     <t>323/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>CE INFRASTRUCTURE</t>
   </si>
   <si>
     <t>Laying of rising main and additional pipeline for distribution system, construction of Boundary Wall, pump house, approach road and land development for DAKSHIN GOURIPUR Piped Water Supply Scheme of Bishnupur-I Block under South 24-Pgns. W/S Division-I, PHE Dte. Dist.-South 24-Parganas. (SM/18330)</t>
   </si>
   <si>
     <t>ORD/000397/2024-2025</t>
   </si>
   <si>
     <t>3686/SWD-I</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>26/12/2025</t>
   </si>
   <si>
     <t>M M ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -759,291 +759,291 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>35.09</v>
+        <v>2.91</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.9</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.66</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.91</v>
+        <v>35.09</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>68.93</v>
+        <v>485.85</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>216.64</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>44.59</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>485.85</v>
+        <v>68.93</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>220.68</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
@@ -1054,54 +1054,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>59</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>813.44</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>219.53</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>26.99</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>