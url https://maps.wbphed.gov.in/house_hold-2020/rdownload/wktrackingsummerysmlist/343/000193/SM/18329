--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -267,50 +267,68 @@
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
   </si>
   <si>
     <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for DEARA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2233]</t>
   </si>
   <si>
     <t>AE HQ-I,Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/000238/2023-2024</t>
   </si>
   <si>
     <t>1435/SWD-I</t>
   </si>
   <si>
     <t>18/07/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of Vinyl printing ACP board at Head work site of Sahebpur,Deara &amp; Ramchandrapur water supply scheme under South 24 Pgs Mechanical Division PHE Dte.[ Block- SONARPUR ]</t>
+  </si>
+  <si>
+    <t>ORD/001558/2024-2025</t>
+  </si>
+  <si>
+    <t>568/SMSD</t>
+  </si>
+  <si>
+    <t>07/05/2024</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
+  </si>
+  <si>
+    <t>S.S. SIGNS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -699,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -921,54 +939,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>3.14</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>3.14</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -980,54 +998,54 @@
         <v>41</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>30.07</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>23.92</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>79.54</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1452,101 +1470,162 @@
       <c r="I13" s="13" t="s">
         <v>80</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P13" s="4">
         <v>593.7</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>234.21</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>39.45</v>
       </c>
       <c r="S13" s="4">
         <v>50</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>816.63</v>
+      </c>
+      <c r="P15" s="8">
+        <v>261.27</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>31.99</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>