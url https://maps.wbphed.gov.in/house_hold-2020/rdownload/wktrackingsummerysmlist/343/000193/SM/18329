--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -116,50 +116,74 @@
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001421/2022-2023</t>
   </si>
   <si>
     <t>3460/SMD</t>
   </si>
   <si>
     <t>23/12/2022</t>
   </si>
   <si>
     <t>23/03/2023</t>
   </si>
   <si>
     <t>BOSE &amp; CHATTERJEE INDUSTRIES</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
+    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for DEARA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2233]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000238/2023-2024</t>
+  </si>
+  <si>
+    <t>1435/SWD-I</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
+  </si>
+  <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for DEARA PWSS at headwork site &amp; 2nd Tubewell site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/016320]</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>ORD/000296/2023-2024</t>
   </si>
   <si>
     <t>1661/SWD-I</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>18/08/2023</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>SINKING OF 02 (TWO) NOS. TUBE WELL (250X150)MM DIA, 300M DEEP FOR DEARA PIPED WATER SUPPLY SCHEME AT HEADWORK SITE AND 2ND TUBE WELL SITE, BLOCK- SONARPUR, UNDER SOUTH 24 PARGANAS WATER SUPPLY DIV-I, PHE. DTE. (TSM/016320)</t>
   </si>
   <si>
     <t>ORD/000299/2023-2024</t>
@@ -194,141 +218,126 @@
   <si>
     <t>BP-2023-24-143</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 of Deara water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
   </si>
   <si>
     <t>ORD/000348/2024-2025</t>
   </si>
   <si>
     <t>2452/SMD</t>
   </si>
   <si>
     <t>01/08/2024</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
-    <t>ASHIANA INFRASTRUCTURE CONSULTANTS PVT LTD.</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall and others allied works at Headwork and 2nd Tubewell site of DEARA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/18329)</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
-    <t>JE-3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000823/2023-2024</t>
   </si>
   <si>
     <t>1297/SWD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 2 of Deara water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
   </si>
   <si>
     <t>ORD/000356/2024-2025</t>
   </si>
   <si>
     <t>2465/SMD</t>
   </si>
   <si>
+    <t>Supply &amp; installation of Vinyl printing ACP board at Head work site of Sahebpur,Deara &amp; Ramchandrapur water supply scheme under South 24 Pgs Mechanical Division PHE Dte.[ Block- SONARPUR ]</t>
+  </si>
+  <si>
+    <t>ORD/001558/2024-2025</t>
+  </si>
+  <si>
+    <t>568/SMSD</t>
+  </si>
+  <si>
+    <t>07/05/2024</t>
+  </si>
+  <si>
+    <t>22/05/2024</t>
+  </si>
+  <si>
+    <t>S.S. SIGNS</t>
+  </si>
+  <si>
     <t>RTOR000315/2023-2024</t>
   </si>
   <si>
     <t>245/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.59]</t>
   </si>
   <si>
     <t>BILL/00484/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
   </si>
   <si>
-    <t>Construction of 300 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for DEARA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 2233]</t>
-[...32 lines deleted...]
-    <t>S.S. SIGNS</t>
+    <t>Charges for Shifting of S/STN at pump house no-1 of Deara water supply scheme (Sonarpur Block)</t>
+  </si>
+  <si>
+    <t>BILL/01295/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="51.844482" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -919,713 +928,770 @@
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>3.14</v>
+        <v>593.7</v>
       </c>
       <c r="Q4" s="4">
-        <v>3.14</v>
+        <v>234.21</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>39.45</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>30.07</v>
+        <v>3.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>23.92</v>
+        <v>3.14</v>
       </c>
       <c r="R5" s="4">
-        <v>79.54</v>
+        <v>100</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="M6" s="4" t="s">
+      <c r="N6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" s="4">
-        <v>35.83</v>
+        <v>30.07</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>23.92</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>79.54</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>10.24</v>
+        <v>35.83</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>58</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>11.32</v>
+        <v>10.24</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>63</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="P9" s="4">
-        <v>52.22</v>
+        <v>11.32</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>60</v>
+        <v>41</v>
       </c>
       <c r="P10" s="4">
-        <v>11.32</v>
+        <v>52.22</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="P11" s="4">
-        <v>13.76</v>
+        <v>11.32</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-      <c r="J12" s="13"/>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>31.8</v>
+        <v>0.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>79</v>
-[...6 lines deleted...]
-      </c>
+        <v>53</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="P13" s="4">
-        <v>593.7</v>
+        <v>13.76</v>
       </c>
       <c r="Q13" s="4">
-        <v>234.21</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>39.45</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
-        <v>0.89</v>
+        <v>31.8</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P15" s="4">
+        <v>2.7</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>819.33</v>
+      </c>
+      <c r="P16" s="8">
+        <v>261.27</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>31.89</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>