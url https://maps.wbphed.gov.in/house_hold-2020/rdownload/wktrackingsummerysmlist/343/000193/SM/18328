--- v2 (2026-03-03)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -297,50 +297,62 @@
     <t>ORD/000297/2023-2024</t>
   </si>
   <si>
     <t>1662/SWD-I</t>
   </si>
   <si>
     <t>03/08/2023</t>
   </si>
   <si>
     <t>23/02/2025</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
     <t>SINKING OF 02 (TWO) NOS. TUBE WELL (250X150)MM DIA, 300M DEEP FOR CHANDPUR PIPED WATER SUPPLY SCHEME AT HEADWORK SITE AND 2ND TUBE WELL SITE, BLOCK- SONARPUR, UNDER SOUTH 24 PARGANAS WATER SUPPLY DIV-I, PHE. DTE. (TSM/016315)</t>
   </si>
   <si>
     <t>ORD/000298/2023-2024</t>
   </si>
   <si>
     <t>1663/SWD-I</t>
   </si>
   <si>
     <t>22/02/2025</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no-II of Chandpur (Sonarpur Block)</t>
+  </si>
+  <si>
+    <t>BILL/02619/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-562</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -729,51 +741,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -949,54 +961,54 @@
       <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>26.99</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>12.93</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>47.91</v>
       </c>
       <c r="S4" s="4">
         <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1071,54 +1083,54 @@
       <c r="I6" s="13" t="s">
         <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P6" s="4">
         <v>0.92</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1303,54 +1315,54 @@
       <c r="I10" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P10" s="4">
         <v>683.19</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>230.67</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>33.76</v>
       </c>
       <c r="S10" s="4">
         <v>20</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1543,54 +1555,54 @@
       <c r="I14" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>3.14</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
@@ -1604,101 +1616,158 @@
       <c r="I15" s="13" t="s">
         <v>61</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>62</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P15" s="4">
         <v>30.07</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>11.8</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>39.23</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P16" s="4">
+        <v>4.63</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>887.08</v>
+      </c>
+      <c r="P17" s="8">
+        <v>257.88</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>29.07</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>