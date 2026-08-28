--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -77,270 +77,270 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>CHANDPUR piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
+  </si>
+  <si>
+    <t>SM/18328</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Chandpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001420/2022-2023</t>
+  </si>
+  <si>
+    <t>3459/SMD</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>23/03/2023</t>
+  </si>
+  <si>
+    <t>TRIO CONCERN</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>CHANDPUR piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Construction of 450 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for CHANDPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 3295]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000291/2023-2024</t>
+  </si>
+  <si>
+    <t>1622/SWD-I</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>SAFECO ENTERPRISES</t>
+  </si>
+  <si>
+    <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for CHANDPUR PWSS at headwork site &amp; 2nd Tubewell site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [TSM/016315]</t>
+  </si>
+  <si>
+    <t>ORD/000297/2023-2024</t>
+  </si>
+  <si>
+    <t>1662/SWD-I</t>
+  </si>
+  <si>
+    <t>03/08/2023</t>
+  </si>
+  <si>
+    <t>23/02/2025</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>SINKING OF 02 (TWO) NOS. TUBE WELL (250X150)MM DIA, 300M DEEP FOR CHANDPUR PIPED WATER SUPPLY SCHEME AT HEADWORK SITE AND 2ND TUBE WELL SITE, BLOCK- SONARPUR, UNDER SOUTH 24 PARGANAS WATER SUPPLY DIV-I, PHE. DTE. (TSM/016315)</t>
+  </si>
+  <si>
+    <t>ORD/000298/2023-2024</t>
+  </si>
+  <si>
+    <t>1663/SWD-I</t>
+  </si>
+  <si>
+    <t>22/02/2025</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000013/2023-2024</t>
   </si>
   <si>
     <t>1721/SWD-I</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...23 lines deleted...]
-    <t>TRIO CONCERN</t>
+    <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/04230/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-436</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Additional Laying Pipeline for 63mm dia (OD) &amp; 75mm dia (OD) HDPE pipe under ¿CHANDPUR piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of Surface Water Based W/S scheme in the Arsenic Affected Areas of South 24 Parganas Under JJM.¿ [SM/18328]</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000544/2024-2025</t>
+  </si>
+  <si>
+    <t>4101/SWD-I</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>30/09/2024</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Chandpur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/002247/2023-2024</t>
   </si>
   <si>
     <t>132/SMSD</t>
   </si>
   <si>
     <t>02/02/2024</t>
   </si>
   <si>
     <t>17/02/2024</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of "CHANDPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission (SM/18328)</t>
+  </si>
+  <si>
+    <t>ORD/000240/2024-2025</t>
+  </si>
+  <si>
+    <t>2660/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>15/10/2025</t>
+  </si>
+  <si>
+    <t>M/S ASHA ENGINEERING</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Pathway, Drain and other allied works of CHANDPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/18328)</t>
+  </si>
+  <si>
+    <t>ORD/000887/2024-2025</t>
+  </si>
+  <si>
+    <t>4992/SWD-I</t>
+  </si>
+  <si>
+    <t>05/12/2024</t>
+  </si>
+  <si>
+    <t>03/02/2025</t>
+  </si>
+  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Chandpur W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/002201/2023-2024</t>
   </si>
   <si>
     <t>133/SMSD</t>
   </si>
   <si>
     <t>RTOR000316/2023-2024</t>
   </si>
   <si>
     <t>246/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
-[...13 lines deleted...]
-  <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.17]</t>
   </si>
   <si>
     <t>BILL/00476/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
-  </si>
-[...103 lines deleted...]
-    <t>22/02/2025</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no-II of Chandpur (Sonarpur Block)</t>
   </si>
   <si>
     <t>BILL/02619/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-562</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -879,839 +879,839 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>22.24</v>
+        <v>26.99</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.93</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>47.91</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>26.99</v>
+        <v>683.19</v>
       </c>
       <c r="Q4" s="4">
-        <v>12.93</v>
+        <v>230.67</v>
       </c>
       <c r="R4" s="4">
-        <v>47.91</v>
+        <v>33.76</v>
       </c>
       <c r="S4" s="4">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>0.58</v>
+        <v>3.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="K6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>0.92</v>
+        <v>30.07</v>
       </c>
       <c r="Q6" s="4">
-        <v>0.92</v>
+        <v>11.8</v>
       </c>
       <c r="R6" s="4">
-        <v>99.62</v>
+        <v>39.23</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>25</v>
+        <v>52</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="P7" s="4">
-        <v>20.3</v>
+        <v>22.24</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
         <v>3.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="P9" s="4">
-        <v>14.02</v>
+        <v>27.53</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>61</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>683.19</v>
+        <v>0.58</v>
       </c>
       <c r="Q10" s="4">
-        <v>230.67</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>33.76</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>62</v>
+        <v>36</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>67</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>27.53</v>
+        <v>10.58</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>41</v>
       </c>
       <c r="P12" s="4">
-        <v>10.58</v>
+        <v>38.98</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="P13" s="4">
-        <v>38.98</v>
+        <v>0.92</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>0.92</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="P14" s="4">
-        <v>3.14</v>
+        <v>20.3</v>
       </c>
       <c r="Q14" s="4">
-        <v>1.57</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>30.07</v>
+        <v>14.02</v>
       </c>
       <c r="Q15" s="4">
-        <v>11.8</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>39.23</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>95</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="P16" s="4">
         <v>4.63</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>