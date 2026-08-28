--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,222 +89,222 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Proposed Ground water based MIRZAPUR piped water supply scheme to accommodate FHTC in MAGRAHAT-II block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected</t>
   </si>
   <si>
     <t>SM/18268</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Mirzapur Piped Water Supply Scheme to accommodate FHTC in Magrahat-II Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000979/2022-2023</t>
+  </si>
+  <si>
+    <t>1435/SWD-I</t>
+  </si>
+  <si>
+    <t>23/09/2022</t>
+  </si>
+  <si>
+    <t>23/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Construction of 02 (two) nos. different capacities 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation, Laying distribution system, Rising main, Functional Household Tap Connection (FHTC) and Construction of 09 (nine) nos. chlorination room of size 5.0m x 4.0m for JALDHAPA, SHYAMPUR (PART-II) &amp; MIRZAPUR Mouza of MOGRAHAT-II Block, for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns. W/S Division-I, P.H.E Dte. [No. of FHTC = 9688] [TSM/017282, TSM/017546, TSM/016565]</t>
+  </si>
+  <si>
+    <t>AE RWS, Alipore Division</t>
+  </si>
+  <si>
+    <t>JE RWS, HQ</t>
+  </si>
+  <si>
+    <t>ORD/000280/2023-2024</t>
+  </si>
+  <si>
+    <t>1552/SWD-I</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>12/08/2026</t>
+  </si>
+  <si>
+    <t>S &amp; P ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2&amp;3 of Mirzapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Mograhat-II]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001965/2023-2024</t>
+  </si>
+  <si>
+    <t>2280/SMD</t>
+  </si>
+  <si>
+    <t>22/06/2023</t>
+  </si>
+  <si>
+    <t>22/09/2023</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for MIRZAPUR PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs. district. [TSM/016565] [2nd Call]</t>
+  </si>
+  <si>
+    <t>ORD/000228/2023-2024</t>
+  </si>
+  <si>
+    <t>1404/SWD-I</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>13/08/2023</t>
+  </si>
+  <si>
+    <t>M/S SACHIDULAL CHOWDHURY</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000309/2023-2024</t>
   </si>
   <si>
     <t>2736/SWD-I</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000289/2023-2024</t>
   </si>
   <si>
     <t>2414/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
-    <t>Construction of 02 (two) nos. different capacities 20 mtr. staging height R.C.C. Over Head Reservoirs as per departmental design, drawing &amp; specification with R.C.C. Bored Pile &amp; Pile Cap including Soil investigation, Laying distribution system, Rising main, Functional Household Tap Connection (FHTC) and Construction of 09 (nine) nos. chlorination room of size 5.0m x 4.0m for JALDHAPA, SHYAMPUR (PART-II) &amp; MIRZAPUR Mouza of MOGRAHAT-II Block, for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns. W/S Division-I, P.H.E Dte. [No. of FHTC = 9688] [TSM/017282, TSM/017546, TSM/016565]</t>
-[...47 lines deleted...]
-    <t>M/S. S.S. ENTERPRISE</t>
+    <t>Extension of Boundary wall and development of land at 2nd and 3rd Tubewell site for MIRZAPUR PWSS to accommodate FHTC in Mograhat-II Block under South 24-Pgns. W/S Division-I, PHE Dte. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24 Parganas District. (SM/18268)</t>
+  </si>
+  <si>
+    <t>ORD/000291/2024-2025</t>
+  </si>
+  <si>
+    <t>3108/SWD-I</t>
+  </si>
+  <si>
+    <t>09/07/2024</t>
+  </si>
+  <si>
+    <t>07/06/2025</t>
+  </si>
+  <si>
+    <t>BISWAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Allied Electro-Mechanical works at Pump House no-1 of Mirzapur W/S Scheme under SMD, P.H.E. Dte. (Block-Mograhat-II)</t>
   </si>
   <si>
     <t>ORD/000684/2024-2025</t>
   </si>
   <si>
     <t>433/SMSD</t>
   </si>
   <si>
     <t>09/04/2024</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
-    <t>Sinking of 03 (Three) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for MIRZAPUR PWSS of MOGRAHAT-II block under South 24-Parganas W/S Division-I, P.H.E. Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs. district. [TSM/016565] [2nd Call]</t>
-[...34 lines deleted...]
-  <si>
     <t>Quotation for new service connection at P.H. NO.2 of Mirzapur w/s scheme . Application number:1007729941.</t>
   </si>
   <si>
     <t>BILL/00535/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-129</t>
   </si>
   <si>
     <t>24/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Restoration of Road edge and Hard shoulder damaged due to laying of pipes by PHE Dte. of Dakshin Barasat Mograhat Usthi Road from 0.00 kmp to 21.0 kmp in different stretched of Diamond Harbour Highway Sub-Division under Diamond Harbour Highway Division in the district of South 24 Parganas</t>
   </si>
   <si>
     <t>BILL/00654/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-396</t>
   </si>
   <si>
     <t>04/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DIAMOND HARBOUR HIGHWAY DIVISION PW(ROADS) DTE.</t>
-  </si>
-[...16 lines deleted...]
-    <t>BISWAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -843,630 +843,630 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>18.66</v>
+        <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.72</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.77</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>50.05</v>
+        <v>1745.38</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>175.31</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>10.04</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>1745.38</v>
+        <v>33.56</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.11</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>30.14</v>
       </c>
       <c r="S5" s="4">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>33.56</v>
+        <v>47.53</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>43.34</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>91.2</v>
       </c>
       <c r="S6" s="4">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.38</v>
+        <v>18.66</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>47.53</v>
+        <v>50.05</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>2.76</v>
+        <v>23.23</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>68</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>4.82</v>
+        <v>0.38</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>6.93</v>
+        <v>4.82</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>23.23</v>
+        <v>6.93</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>1933.29</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>231.49</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>11.97</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>