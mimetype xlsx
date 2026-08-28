--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,180 +77,180 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Ground water based ABJAKHALI piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas o</t>
+  </si>
+  <si>
+    <t>SM/18266</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Abjakhali Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000961/2022-2023</t>
+  </si>
+  <si>
+    <t>1139/SWD-I</t>
+  </si>
+  <si>
+    <t>25/08/2022</t>
+  </si>
+  <si>
+    <t>24/09/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for ABJAKHALI PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017506]</t>
+  </si>
+  <si>
+    <t>AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE4</t>
+  </si>
+  <si>
+    <t>ORD/000226/2023-2024</t>
+  </si>
+  <si>
+    <t>1402/SWD-I</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>13/08/2023</t>
+  </si>
+  <si>
+    <t>PIYALI CONSTRUCTION &amp; GENERAL ORDER SUPPLIER</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Ground water based ABJAKHALI piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas o</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1,2&amp;3, of Abjakhali water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001434/2022-2023</t>
   </si>
   <si>
     <t>148/SMD</t>
   </si>
   <si>
     <t>16/01/2023</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
     <t>S.P. CONSTRUCTION</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...17 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Laying Distribution System with providing Functional Household Tap Connection (FHTC) and Construction of Pump House with water supply and sanitary arrangement (as per deptt. drawing) of ABJAKHALI PIPE WATER SUPPLY SCHEME in BISHNUPUR-I Block for Augmentation of surface water based water supply scheme in the arsenic affected areas of South 24 Parganas District. (No of FHTC = 3239) [TSM/017506].</t>
+  </si>
+  <si>
+    <t>ORD/000306/2023-2024</t>
+  </si>
+  <si>
+    <t>1695/SWD-I</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>PRASUN ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000096/2022-2023</t>
   </si>
   <si>
     <t>323/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for ABJAKHALI PWSS of BISHNUPUR-I block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017506]</t>
-[...22 lines deleted...]
-  <si>
     <t>Laying of rising main and additional pipelines for distribution system, construction of boundary wall, approach road, land development, pipeline protection and road restoration for ABJAKHALI PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Divn-I, PHE Dte. South 24 Parganas District. [SM/18266]</t>
   </si>
   <si>
     <t>ORD/000254/2024-2025</t>
   </si>
   <si>
     <t>2671/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>AVIK ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>PRASUN ENTERPRISE</t>
   </si>
   <si>
     <t>ORD/001569/2024-2025</t>
   </si>
   <si>
     <t>2030/SMD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>26/09/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -789,471 +789,471 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>33.56</v>
+        <v>2.85</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.82</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.95</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>2.85</v>
+        <v>15.86</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>84.26</v>
+        <v>33.56</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>15.86</v>
+        <v>495.25</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>73.72</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>14.89</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>96.46</v>
+        <v>84.26</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>495.25</v>
+        <v>96.46</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="P9" s="4">
         <v>33.56</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>761.8</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>76.54</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>10.05</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>