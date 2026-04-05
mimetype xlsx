--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -185,96 +185,93 @@
   <si>
     <t>443/SWD-I</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>26/06/2024</t>
   </si>
   <si>
     <t>SARFARAZ CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for BONHOOGHLY PWSS at headwork site &amp; 2nd Tubewell site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/016321]</t>
   </si>
   <si>
     <t>ORD/000091/2023-2024</t>
   </si>
   <si>
     <t>444/SWD-I</t>
   </si>
   <si>
     <t>27/06/2024</t>
   </si>
   <si>
-    <t>Construction of 400 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for BONHOOGHLY Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 3040]</t>
-[...22 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Bonhoogly water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001419/2022-2023</t>
   </si>
   <si>
     <t>3458/SMD</t>
   </si>
   <si>
     <t>23/12/2022</t>
   </si>
   <si>
     <t>01/04/2026</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall and other allied works at 2nd Tubewell site of BONHOOGHLY Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/18225)</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000725/2024-2025</t>
+  </si>
+  <si>
+    <t>4602/SWD-I</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>STAR ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1137,182 +1134,182 @@
         <v>3.14</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="4">
-        <v>610.86</v>
+        <v>25.93</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>66</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>25.93</v>
+        <v>10.29</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
-        <v>753.23</v>
+        <v>152.66</v>
       </c>
       <c r="P11" s="8">
         <v>0</v>
       </c>
       <c r="Q11" s="8">
         <v>0</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>