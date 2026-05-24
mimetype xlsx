--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1051,54 +1051,54 @@
       <c r="I7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>30.04</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>14.1</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>46.94</v>
       </c>
       <c r="S7" s="4">
         <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1112,54 +1112,54 @@
       <c r="I8" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P8" s="4">
         <v>3.14</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1268,54 +1268,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>152.66</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>15.67</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>10.26</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>