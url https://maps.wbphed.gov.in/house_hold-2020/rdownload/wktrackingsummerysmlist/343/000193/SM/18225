--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,50 +228,74 @@
     <t>01/04/2026</t>
   </si>
   <si>
     <t>DEY ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and other allied works at 2nd Tubewell site of BONHOOGHLY Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/18225)</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/000725/2024-2025</t>
   </si>
   <si>
     <t>4602/SWD-I</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>11/05/2025</t>
   </si>
   <si>
     <t>STAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 400 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for BONHOOGHLY Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 3040]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE HQ-II,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE RWS, Sonarpur Block,JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000175/2023-2024</t>
+  </si>
+  <si>
+    <t>972/SWD-I</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>DASGUPTA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1248,87 +1272,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="P10" s="4">
         <v>10.29</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="P11" s="4">
+        <v>610.86</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>97.04</v>
+      </c>
+      <c r="R11" s="4">
+        <v>15.89</v>
+      </c>
+      <c r="S11" s="4">
+        <v>50</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>763.51</v>
+      </c>
+      <c r="P12" s="8">
+        <v>112.71</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>14.76</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>