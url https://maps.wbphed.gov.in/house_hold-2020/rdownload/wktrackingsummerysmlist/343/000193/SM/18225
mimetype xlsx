--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,225 +77,225 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>BONHOOGHLY piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
+  </si>
+  <si>
+    <t>SM/18225</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1&amp;2, of Bonhoogly water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001419/2022-2023</t>
+  </si>
+  <si>
+    <t>3458/SMD</t>
+  </si>
+  <si>
+    <t>23/12/2022</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>DEY ENTERPRISE</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>BONHOOGHLY piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>SINKING OF 02 (TWO) NOS. TUBE WELL (250X150)MM DIA, 300M DEEP FOR THE BONHOOGHLY PIPED WATER SUPPLY SCHEME AT HEADWORK SITE AND 2ND TUBE WELL SITE, BLOCK- SONARPUR, UNDER SOUTH 24 PARGANAS WATER SUPPLY DIV-I. PHE.DTE. (TSM/016321)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000090/2023-2024</t>
+  </si>
+  <si>
+    <t>443/SWD-I</t>
+  </si>
+  <si>
+    <t>03/05/2023</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>SARFARAZ CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Additional work for sinking of 02 (two) nos. Rig bored 250 mm x 150 mm dia. &amp; 300 mtr. deep Tube well to achieve 66 mtr. housing pipe by Rotary Method for BONHOOGHLY PWSS at headwork site &amp; 2nd Tubewell site of SONARPUR Block under South 24-Parganas W/S Division- I, P.H.E. Dte. [SM/016321]</t>
+  </si>
+  <si>
+    <t>ORD/000091/2023-2024</t>
+  </si>
+  <si>
+    <t>444/SWD-I</t>
+  </si>
+  <si>
+    <t>27/06/2024</t>
+  </si>
+  <si>
+    <t>Construction of 400 cum. Over Head Reservoir (OHR), (20 mtr. Staging Height) including design and drawing of pile foundation and pile cap after soil investigation along with Pump House, Rising Main, Laying distribution system, Functional Household Tap Connection (FHTC) to all households for BONHOOGHLY Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [No. of FHTC = 3040]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE HQ-II,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE RWS, Sonarpur Block,JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000175/2023-2024</t>
+  </si>
+  <si>
+    <t>972/SWD-I</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>DASGUPTA CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000011/2023-2024</t>
   </si>
   <si>
     <t>1721/SWD-I</t>
   </si>
   <si>
     <t>08/08/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Development of land, Pathway, Drain &amp; others allied works of "BONHOOGHLY Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/18225)</t>
   </si>
   <si>
     <t>ORD/000418/2024-2025</t>
   </si>
   <si>
     <t>3739/SWD-I</t>
   </si>
   <si>
     <t>27/08/2024</t>
   </si>
   <si>
     <t>11/10/2024</t>
   </si>
   <si>
     <t>M/S SANJAY ADHIKARI</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall and other allied works at 2nd Tubewell site of BONHOOGHLY Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/18225)</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000725/2024-2025</t>
+  </si>
+  <si>
+    <t>4602/SWD-I</t>
+  </si>
+  <si>
+    <t>12/11/2024</t>
+  </si>
+  <si>
+    <t>11/05/2025</t>
+  </si>
+  <si>
+    <t>STAR ENTERPRISE</t>
+  </si>
+  <si>
     <t>RTOR000314/2023-2024</t>
   </si>
   <si>
     <t>247/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Charges for new service connection at pump house no-II of Bonhugly water supply scheme (Sonarpur Block)</t>
   </si>
   <si>
     <t>BILL/02236/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-499</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...103 lines deleted...]
-    <t>DASGUPTA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -822,554 +822,554 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>25.05</v>
+        <v>25.93</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>33.99</v>
+        <v>30.04</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.1</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>46.94</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="P5" s="4">
-        <v>18.73</v>
+        <v>3.14</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>1.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>5.5</v>
+        <v>610.86</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>97.04</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>15.89</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>30.04</v>
+        <v>25.05</v>
       </c>
       <c r="Q7" s="4">
-        <v>14.1</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>46.94</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>50</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>3.14</v>
+        <v>33.99</v>
       </c>
       <c r="Q8" s="4">
-        <v>1.57</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>25.93</v>
+        <v>10.29</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>45</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>71</v>
+        <v>58</v>
       </c>
       <c r="P10" s="4">
-        <v>10.29</v>
+        <v>18.73</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>72</v>
-[...6 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
-        <v>610.86</v>
+        <v>5.5</v>
       </c>
       <c r="Q11" s="4">
-        <v>97.04</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>15.89</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>763.51</v>