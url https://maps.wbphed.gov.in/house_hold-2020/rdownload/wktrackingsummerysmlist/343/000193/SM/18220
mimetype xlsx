--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,144 +89,147 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-VI at KULTALI block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE D</t>
   </si>
   <si>
     <t>SM/18220</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
-    <t>Laying distribution system of piped water supply at Zone-VIA of Kultali Block, under BARUIPUR Sub-Division, for ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under South 24 Parganas W/S Division - I, P.H.E. Dte..</t>
+    <t>Material Requisition To Resource Division</t>
+  </si>
+  <si>
+    <t>RTOR000038/2022-2023</t>
+  </si>
+  <si>
+    <t>2955/SWD-I</t>
+  </si>
+  <si>
+    <t>16/02/2023</t>
+  </si>
+  <si>
+    <t>Resource Division</t>
+  </si>
+  <si>
+    <t>Laying of HDPE pipe of 500 mm diameter by Horizontal Directional Drilling (HDD) process for crossing Matla-Tribtary between Kantamari and Madhya Gurguria on Maypith Road in between nodes 4 &amp; 5 within Kultali Block for Secondry Grid of under Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-VI at KULTALI block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte.". (SM/18220)</t>
+  </si>
+  <si>
+    <t>ORD/000737/2023-2024</t>
+  </si>
+  <si>
+    <t>495/SWD-I</t>
+  </si>
+  <si>
+    <t>25/01/2024</t>
+  </si>
+  <si>
+    <t>24/02/2024</t>
+  </si>
+  <si>
+    <t>ATINDRA CONSTRUCTION PRIVATE LIMITED.</t>
+  </si>
+  <si>
+    <t>Construction of 900 Cum. capacity RCC Overhead Reservoir of 20 Mtr. Staging Height as per departmental design, drawing &amp; specification with RCC Bored Pile &amp; Pile Cap including Soil Investigation and foundation design with balance work for Augmentation of Laying Distribution System to extend benefit off 100% household in at MADHYA GURUIA (Zone-VI) Mouza in Kultali Block within Mega Surface Water based Water Supply Scheme of Falta-Mathurapur Dist.-South 24-Parganas under South 24-Pgns. W/S Division-I, PHE Dte. [TSM/016361]</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000459/2023-2024</t>
+  </si>
+  <si>
+    <t>2136/SWD-I</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>M/S SARADA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Negotiation of gap of Secondary Grid pipeline under Augmentation of laying distribution system to extend the benefit of 100% household in Zone-VI at KULTALI block within Mega surface water based water supply scheme of Falta-Mathurapur Dist.-South 24 pgns. under South 24-Pgns Water Supply Division-I, PHE Dte. (SM/18220)</t>
+  </si>
+  <si>
     <t>JE-2</t>
   </si>
   <si>
-    <t>ORD/000403/2021-2022</t>
-[...70 lines deleted...]
-  <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>1767/SWD-I</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>CHANDAN ROY</t>
+  </si>
+  <si>
+    <t>Laying of 475 mm dia (OD) M.S. pipe line for connecting gaps of Secondary grid at both sides of Pet Kulchart Bridge between Kantamari and Madhya Gurguria on Maypith Road in between nodes 4 &amp; 5 within Kultali Block for Secondry Grid of under Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-VI at KULTALI block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte.". (SM/18220)</t>
+  </si>
+  <si>
+    <t>JE RWS,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000761/2024-2025</t>
+  </si>
+  <si>
+    <t>4682/SWD-I</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -753,343 +756,343 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>640.41</v>
+        <v>1655.16</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>1655.16</v>
+        <v>84.5</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>84.5</v>
+        <v>669.13</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>669.13</v>
+        <v>88.79</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>30</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>27</v>
+        <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P7" s="4">
-        <v>88.79</v>
+        <v>13.46</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
-        <v>3137.99</v>
+        <v>2511.04</v>
       </c>
       <c r="P8" s="8">
         <v>0</v>
       </c>
       <c r="Q8" s="8">
         <v>0</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>