--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -834,54 +834,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>30</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="P4" s="4">
         <v>84.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>84.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -895,54 +895,54 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>669.13</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>75.22</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>11.24</v>
       </c>
       <c r="S5" s="4">
         <v>30</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1051,54 +1051,54 @@
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="7" t="s">
         <v>58</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="11"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="14"/>
       <c r="I8" s="14"/>
       <c r="J8" s="14"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8">
         <v>2511.04</v>
       </c>
       <c r="P8" s="8">
-        <v>0</v>
+        <v>159.72</v>
       </c>
       <c r="Q8" s="8">
-        <v>0</v>
+        <v>6.36</v>
       </c>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>