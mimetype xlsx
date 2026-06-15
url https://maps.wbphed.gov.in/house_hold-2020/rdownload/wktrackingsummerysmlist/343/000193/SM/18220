--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,50 +186,68 @@
     <t>29/12/2025</t>
   </si>
   <si>
     <t>CHANDAN ROY</t>
   </si>
   <si>
     <t>Laying of 475 mm dia (OD) M.S. pipe line for connecting gaps of Secondary grid at both sides of Pet Kulchart Bridge between Kantamari and Madhya Gurguria on Maypith Road in between nodes 4 &amp; 5 within Kultali Block for Secondry Grid of under Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-VI at KULTALI block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte.". (SM/18220)</t>
   </si>
   <si>
     <t>JE RWS,JE-2</t>
   </si>
   <si>
     <t>ORD/000761/2024-2025</t>
   </si>
   <si>
     <t>4682/SWD-I</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>02/01/2025</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Laying distribution system of piped water supply at Zone-VIA of Kultali Block, under BARUIPUR Sub-Division, for ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under South 24 Parganas W/S Division - I, P.H.E. Dte..</t>
+  </si>
+  <si>
+    <t>ORD/000403/2021-2022</t>
+  </si>
+  <si>
+    <t>2551/SWD-I</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>MS GOUTAM CHAKRABORTY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="44.703369" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1031,87 +1049,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>13.46</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>99</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="4">
+        <v>640.41</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>290.58</v>
+      </c>
+      <c r="R8" s="4">
+        <v>45.37</v>
+      </c>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>3151.45</v>
+      </c>
+      <c r="P9" s="8">
+        <v>450.29</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>14.29</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>