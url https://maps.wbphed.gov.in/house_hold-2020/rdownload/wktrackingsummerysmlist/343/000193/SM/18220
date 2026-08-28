--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,165 +89,165 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-VI at KULTALI block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE D</t>
   </si>
   <si>
     <t>SM/18220</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying distribution system of piped water supply at Zone-VIA of Kultali Block, under BARUIPUR Sub-Division, for ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under South 24 Parganas W/S Division - I, P.H.E. Dte..</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000403/2021-2022</t>
+  </si>
+  <si>
+    <t>2551/SWD-I</t>
+  </si>
+  <si>
+    <t>10/03/2022</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>MS GOUTAM CHAKRABORTY</t>
+  </si>
+  <si>
+    <t>Construction of 900 Cum. capacity RCC Overhead Reservoir of 20 Mtr. Staging Height as per departmental design, drawing &amp; specification with RCC Bored Pile &amp; Pile Cap including Soil Investigation and foundation design with balance work for Augmentation of Laying Distribution System to extend benefit off 100% household in at MADHYA GURUIA (Zone-VI) Mouza in Kultali Block within Mega Surface Water based Water Supply Scheme of Falta-Mathurapur Dist.-South 24-Parganas under South 24-Pgns. W/S Division-I, PHE Dte. [TSM/016361]</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000459/2023-2024</t>
+  </si>
+  <si>
+    <t>2136/SWD-I</t>
+  </si>
+  <si>
+    <t>31/08/2023</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
+  </si>
+  <si>
+    <t>M/S SARADA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000038/2022-2023</t>
   </si>
   <si>
     <t>2955/SWD-I</t>
   </si>
   <si>
     <t>16/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Laying of HDPE pipe of 500 mm diameter by Horizontal Directional Drilling (HDD) process for crossing Matla-Tribtary between Kantamari and Madhya Gurguria on Maypith Road in between nodes 4 &amp; 5 within Kultali Block for Secondry Grid of under Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-VI at KULTALI block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte.". (SM/18220)</t>
   </si>
   <si>
     <t>ORD/000737/2023-2024</t>
   </si>
   <si>
     <t>495/SWD-I</t>
   </si>
   <si>
     <t>25/01/2024</t>
   </si>
   <si>
     <t>24/02/2024</t>
   </si>
   <si>
     <t>ATINDRA CONSTRUCTION PRIVATE LIMITED.</t>
   </si>
   <si>
-    <t>Construction of 900 Cum. capacity RCC Overhead Reservoir of 20 Mtr. Staging Height as per departmental design, drawing &amp; specification with RCC Bored Pile &amp; Pile Cap including Soil Investigation and foundation design with balance work for Augmentation of Laying Distribution System to extend benefit off 100% household in at MADHYA GURUIA (Zone-VI) Mouza in Kultali Block within Mega Surface Water based Water Supply Scheme of Falta-Mathurapur Dist.-South 24-Parganas under South 24-Pgns. W/S Division-I, PHE Dte. [TSM/016361]</t>
-[...20 lines deleted...]
-    <t>M/S SARADA CONSTRUCTION</t>
+    <t>Laying of 475 mm dia (OD) M.S. pipe line for connecting gaps of Secondary grid at both sides of Pet Kulchart Bridge between Kantamari and Madhya Gurguria on Maypith Road in between nodes 4 &amp; 5 within Kultali Block for Secondry Grid of under Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-VI at KULTALI block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte.". (SM/18220)</t>
+  </si>
+  <si>
+    <t>JE RWS,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000761/2024-2025</t>
+  </si>
+  <si>
+    <t>4682/SWD-I</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Negotiation of gap of Secondary Grid pipeline under Augmentation of laying distribution system to extend the benefit of 100% household in Zone-VI at KULTALI block within Mega surface water based water supply scheme of Falta-Mathurapur Dist.-South 24 pgns. under South 24-Pgns Water Supply Division-I, PHE Dte. (SM/18220)</t>
   </si>
   <si>
-    <t>JE-2</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000092/2025-2026</t>
   </si>
   <si>
     <t>1767/SWD-I</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>29/12/2025</t>
   </si>
   <si>
     <t>CHANDAN ROY</t>
-  </si>
-[...37 lines deleted...]
-    <t>MS GOUTAM CHAKRABORTY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -774,288 +774,288 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>1655.16</v>
+        <v>640.41</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>290.58</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>45.37</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" s="4">
+        <v>669.13</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>75.22</v>
+      </c>
+      <c r="R4" s="4">
+        <v>11.24</v>
+      </c>
+      <c r="S4" s="4">
         <v>30</v>
-      </c>
-[...27 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13"/>
+      <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>669.13</v>
+        <v>1655.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>75.22</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>11.24</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>88.79</v>
+        <v>84.5</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>84.5</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>13.46</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
@@ -1072,81 +1072,81 @@
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>640.41</v>
+        <v>88.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>290.58</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>45.37</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>3151.45</v>