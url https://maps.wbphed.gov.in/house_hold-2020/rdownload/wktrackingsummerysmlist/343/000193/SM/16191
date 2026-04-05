--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -186,50 +186,71 @@
     <t>2364/SWD-I</t>
   </si>
   <si>
     <t>26/09/2023</t>
   </si>
   <si>
     <t>14/03/2026</t>
   </si>
   <si>
     <t>ATCO ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of additional pipeline for parallel connections from main pipeline to provide FHTC in Zone-VI RADHABALLAVPUR Mouza under Augmentation of laying distribution system to extend the benefit of 100% households in Zone-VI at Joynagar-II Block within Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur Dist.- South 24-Pgns. under South 24-Pgns W/S Division-I, PHE Dte. (SM/16191)</t>
   </si>
   <si>
     <t>ORD/001157/2024-2025</t>
   </si>
   <si>
     <t>375/SWD-I</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>19/06/2025</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 508 mm dia M.S. Secondary Rising Main for crossing of Canal at Simana Bazar, 610 mm dia M.S. Secondary Rising Main for crossing of Canal at Path Pukur Bridge and 355.6 mm dia M.S. pipe for Secondary Rising Main for crossing of Canal at Jibon Mandaler Haat under Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-VI, Zone-IV and Zone-II respectively within JOYNAGAR-II block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns W/S division-I of South 24-pgns. W/S Circle, PHE Dte. [SM/16191, 18655 &amp; 18222]</t>
+  </si>
+  <si>
+    <t>JE-1,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000285/2024-2025</t>
+  </si>
+  <si>
+    <t>3041/SWD-I</t>
+  </si>
+  <si>
+    <t>02/07/2024</t>
+  </si>
+  <si>
+    <t>16/08/2024</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -618,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1092,87 +1113,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P8" s="4">
         <v>50.03</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4">
+        <v>69.41</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>100</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>1295.4</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>