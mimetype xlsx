--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -153,68 +153,50 @@
     <t>15/03/2022</t>
   </si>
   <si>
     <t>27/02/2025</t>
   </si>
   <si>
     <t>SUPRITI ENTERPRISE</t>
   </si>
   <si>
     <t>Pipeline at different areas &amp; others ancillary works including Land development of 900 Cu.M. Capacity R.C.C. Over Head Reservoir site for "Augmentation of laying distribution system to extend the benefit of 100% Household in Zone-VI (Radhaballavpur mouza) at Joynagar-II block within the Mega Surface Water Based Water Supply scheme, District Southy 24 Parganas" under Baruipur Sub Division of South 24 Parganas Water Supply Division-I of PHE Dte. [SM/ 16191]</t>
   </si>
   <si>
     <t>ORD/000620/2023-2024</t>
   </si>
   <si>
     <t>2804/SWD-I</t>
   </si>
   <si>
     <t>09/11/2023</t>
   </si>
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
     <t>WALL FORT INDIA</t>
-  </si>
-[...16 lines deleted...]
-    <t>ATCO ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of additional pipeline for parallel connections from main pipeline to provide FHTC in Zone-VI RADHABALLAVPUR Mouza under Augmentation of laying distribution system to extend the benefit of 100% households in Zone-VI at Joynagar-II Block within Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur Dist.- South 24-Pgns. under South 24-Pgns W/S Division-I, PHE Dte. (SM/16191)</t>
   </si>
   <si>
     <t>ORD/001157/2024-2025</t>
   </si>
   <si>
     <t>375/SWD-I</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>Construction of pipe carrying structure with laying of 508 mm dia M.S. Secondary Rising Main for crossing of Canal at Simana Bazar, 610 mm dia M.S. Secondary Rising Main for crossing of Canal at Path Pukur Bridge and 355.6 mm dia M.S. pipe for Secondary Rising Main for crossing of Canal at Jibon Mandaler Haat under Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-VI, Zone-IV and Zone-II respectively within JOYNAGAR-II block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns W/S division-I of South 24-pgns. W/S Circle, PHE Dte. [SM/16191, 18655 &amp; 18222]</t>
   </si>
   <si>
     <t>JE-1,JE-2</t>
   </si>
   <si>
     <t>ORD/000285/2024-2025</t>
   </si>
@@ -639,51 +621,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -916,54 +898,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>740.59</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>663.01</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>89.52</v>
       </c>
       <c r="S5" s="4">
         <v>88</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -977,54 +959,54 @@
       <c r="I6" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>15.71</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.41</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>91.72</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1032,229 +1014,168 @@
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="P7" s="4">
-        <v>364</v>
+        <v>50.03</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="P8" s="4">
-        <v>50.03</v>
+        <v>69.41</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...24 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>59</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...25 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>931.4</v>
+      </c>
+      <c r="P9" s="8">
+        <v>677.43</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>72.73</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>