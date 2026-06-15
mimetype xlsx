--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -189,50 +189,68 @@
     <t>04/02/2025</t>
   </si>
   <si>
     <t>19/06/2025</t>
   </si>
   <si>
     <t>Construction of pipe carrying structure with laying of 508 mm dia M.S. Secondary Rising Main for crossing of Canal at Simana Bazar, 610 mm dia M.S. Secondary Rising Main for crossing of Canal at Path Pukur Bridge and 355.6 mm dia M.S. pipe for Secondary Rising Main for crossing of Canal at Jibon Mandaler Haat under Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-VI, Zone-IV and Zone-II respectively within JOYNAGAR-II block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns W/S division-I of South 24-pgns. W/S Circle, PHE Dte. [SM/16191, 18655 &amp; 18222]</t>
   </si>
   <si>
     <t>JE-1,JE-2</t>
   </si>
   <si>
     <t>ORD/000285/2024-2025</t>
   </si>
   <si>
     <t>3041/SWD-I</t>
   </si>
   <si>
     <t>02/07/2024</t>
   </si>
   <si>
     <t>16/08/2024</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 900 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap for "Augmentation of laying distribution system to extend the benefit of 100% Household in Zone-VI (RADHABALLAVPUR) at Joynagar-II Block within Mega Surface Water Based Water Supply Scheme of Falta-Mathurapur District South 24 Parganas under South 24 parganas water Supply Division-I of PHEDte." [TSM : 014964]</t>
+  </si>
+  <si>
+    <t>ORD/000535/2023-2024</t>
+  </si>
+  <si>
+    <t>2364/SWD-I</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>ATCO ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -621,51 +639,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="22.280273" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1095,87 +1113,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>69.41</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="4">
+        <v>364</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>30</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>1295.4</v>
+      </c>
+      <c r="P10" s="8">
+        <v>677.43</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>52.29</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>