--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,168 +89,168 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-VI at JOYNAGAR-II block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns W/S division-I of South</t>
   </si>
   <si>
     <t>SM/16191</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying distribution system of piped water supply at Zone-VI (Radha Ballavpur) of Joynagar-II Block, of BARUIPUR Sub-Division, for ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under South 24 Parganas W/S Division - I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000359/2021-2022</t>
+  </si>
+  <si>
+    <t>2599/SWD-I</t>
+  </si>
+  <si>
+    <t>15/03/2022</t>
+  </si>
+  <si>
+    <t>27/02/2025</t>
+  </si>
+  <si>
+    <t>SUPRITI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of 900 m3 capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap for "Augmentation of laying distribution system to extend the benefit of 100% Household in Zone-VI (RADHABALLAVPUR) at Joynagar-II Block within Mega Surface Water Based Water Supply Scheme of Falta-Mathurapur District South 24 Parganas under South 24 parganas water Supply Division-I of PHEDte." [TSM : 014964]</t>
+  </si>
+  <si>
+    <t>ORD/000535/2023-2024</t>
+  </si>
+  <si>
+    <t>2364/SWD-I</t>
+  </si>
+  <si>
+    <t>26/09/2023</t>
+  </si>
+  <si>
+    <t>14/03/2026</t>
+  </si>
+  <si>
+    <t>ATCO ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Pipeline at different areas &amp; others ancillary works including Land development of 900 Cu.M. Capacity R.C.C. Over Head Reservoir site for "Augmentation of laying distribution system to extend the benefit of 100% Household in Zone-VI (Radhaballavpur mouza) at Joynagar-II block within the Mega Surface Water Based Water Supply scheme, District Southy 24 Parganas" under Baruipur Sub Division of South 24 Parganas Water Supply Division-I of PHE Dte. [SM/ 16191]</t>
+  </si>
+  <si>
+    <t>ORD/000620/2023-2024</t>
+  </si>
+  <si>
+    <t>2804/SWD-I</t>
+  </si>
+  <si>
+    <t>09/11/2023</t>
+  </si>
+  <si>
+    <t>24/12/2023</t>
+  </si>
+  <si>
+    <t>WALL FORT INDIA</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000068/2022-2023</t>
   </si>
   <si>
     <t>2983/SWD-I</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000205/2023-2024</t>
   </si>
   <si>
     <t>382/SWD-I</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
-    <t>Laying distribution system of piped water supply at Zone-VI (Radha Ballavpur) of Joynagar-II Block, of BARUIPUR Sub-Division, for ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under South 24 Parganas W/S Division - I, P.H.E. Dte.</t>
-[...38 lines deleted...]
-    <t>WALL FORT INDIA</t>
+    <t>Construction of pipe carrying structure with laying of 508 mm dia M.S. Secondary Rising Main for crossing of Canal at Simana Bazar, 610 mm dia M.S. Secondary Rising Main for crossing of Canal at Path Pukur Bridge and 355.6 mm dia M.S. pipe for Secondary Rising Main for crossing of Canal at Jibon Mandaler Haat under Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-VI, Zone-IV and Zone-II respectively within JOYNAGAR-II block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns W/S division-I of South 24-pgns. W/S Circle, PHE Dte. [SM/16191, 18655 &amp; 18222]</t>
+  </si>
+  <si>
+    <t>JE-1,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000285/2024-2025</t>
+  </si>
+  <si>
+    <t>3041/SWD-I</t>
+  </si>
+  <si>
+    <t>02/07/2024</t>
+  </si>
+  <si>
+    <t>16/08/2024</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Laying of additional pipeline for parallel connections from main pipeline to provide FHTC in Zone-VI RADHABALLAVPUR Mouza under Augmentation of laying distribution system to extend the benefit of 100% households in Zone-VI at Joynagar-II Block within Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur Dist.- South 24-Pgns. under South 24-Pgns W/S Division-I, PHE Dte. (SM/16191)</t>
   </si>
   <si>
     <t>ORD/001157/2024-2025</t>
   </si>
   <si>
     <t>375/SWD-I</t>
   </si>
   <si>
     <t>04/02/2025</t>
   </si>
   <si>
     <t>19/06/2025</t>
-  </si>
-[...37 lines deleted...]
-    <t>ATCO ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -777,440 +777,440 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>30.76</v>
+        <v>740.59</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>663.01</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>89.52</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>88</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>24.9</v>
+        <v>364</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>740.59</v>
+        <v>15.71</v>
       </c>
       <c r="Q5" s="4">
-        <v>663.01</v>
+        <v>14.41</v>
       </c>
       <c r="R5" s="4">
-        <v>89.52</v>
+        <v>91.72</v>
       </c>
       <c r="S5" s="4">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P6" s="4">
-        <v>15.71</v>
+        <v>30.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>14.41</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>91.72</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>50.03</v>
+        <v>24.9</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>69.41</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>32</v>
       </c>
       <c r="P9" s="4">
-        <v>364</v>
+        <v>50.03</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>1295.4</v>