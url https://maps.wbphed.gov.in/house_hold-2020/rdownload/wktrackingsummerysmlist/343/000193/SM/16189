--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -800,54 +800,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>269.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>188.42</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="S3" s="4">
         <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1040,54 +1040,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>855.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>254.85</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>29.78</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1135,54 +1135,54 @@
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>1340.69</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>443.27</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>33.06</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>