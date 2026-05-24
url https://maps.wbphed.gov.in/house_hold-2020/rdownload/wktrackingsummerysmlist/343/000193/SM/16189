--- v2 (2026-04-21)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -207,50 +207,62 @@
     <t>15/02/2026</t>
   </si>
   <si>
     <t>GHOSH BROTHERS</t>
   </si>
   <si>
     <t>Gap Negotiation for Secondary grid of Mathurapur-II block within Mega surface water based water supply scheme of Falta Mathurapur under "Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-IV at KULTALI block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns W/S division-I of South 24-pgns. W/S Circle, PHE Dte." [SM/16189]</t>
   </si>
   <si>
     <t>JE-1</t>
   </si>
   <si>
     <t>ORD/001083/2024-2025</t>
   </si>
   <si>
     <t>5350/SWD-I</t>
   </si>
   <si>
     <t>30/12/2024</t>
   </si>
   <si>
     <t>28/02/2025</t>
   </si>
   <si>
     <t>CHANDAN ROY</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 219.10 mm dia M.S. pipe for Secondary Rising Main for crossing of Jamtala Canal for Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-IV at KULTALI block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns W/S division-I of South 24-pgns. W/S Circle, PHE Dte. ( SM/16189)</t>
+  </si>
+  <si>
+    <t>JE RWS,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000286/2024-2025</t>
+  </si>
+  <si>
+    <t>3042/SWD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -639,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -800,54 +812,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>269.19</v>
       </c>
       <c r="Q3" s="4">
-        <v>188.42</v>
+        <v>234.16</v>
       </c>
       <c r="R3" s="4">
-        <v>70</v>
+        <v>86.99</v>
       </c>
       <c r="S3" s="4">
         <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -861,54 +873,54 @@
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>89.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>70.15</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>78.15</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -922,54 +934,54 @@
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
         <v>26.01</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>25.68</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>98.73</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1040,54 +1052,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="P7" s="4">
         <v>855.67</v>
       </c>
       <c r="Q7" s="4">
-        <v>254.85</v>
+        <v>510.54</v>
       </c>
       <c r="R7" s="4">
-        <v>29.78</v>
+        <v>59.67</v>
       </c>
       <c r="S7" s="4">
         <v>85</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1115,87 +1127,148 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>96.58</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>75</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P9" s="4">
+        <v>29.92</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>97</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>1370.61</v>
+      </c>
+      <c r="P10" s="8">
+        <v>840.53</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>61.33</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>