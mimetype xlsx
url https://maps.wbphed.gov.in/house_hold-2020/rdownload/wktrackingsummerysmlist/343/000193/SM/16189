--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -89,180 +89,180 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-IV at KULTALI block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns W/S division-I of South 24-p</t>
   </si>
   <si>
     <t>SM/16189</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying distribution system of piped water supply at Zone-IV (DASKHIN GARANKATHI MOUZA) of Kultali Block, under Raidighi Sub-Division, for ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under South 24 Parganas W/S Division - I, P.H.E. Dte.</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000366/2021-2022</t>
+  </si>
+  <si>
+    <t>2533/SWD-I</t>
+  </si>
+  <si>
+    <t>08/03/2022</t>
+  </si>
+  <si>
+    <t>15/02/2026</t>
+  </si>
+  <si>
+    <t>GHOSH BROTHERS</t>
+  </si>
+  <si>
     <t>Construction of 1000 Cu.m. capacity 20 M. staging height R.C.C. Over Head Water Reservoir as per departmental design, drawing &amp; specification including R.C.C. Bored Pile &amp; Pile Cap of piped water supply within Zone-IV at Gopalganj Mouza of Kultali Block for the "Mega Surface Water Based Water Supply Scheme, Dist. South 24 Parganas" under Baruipur Sub-Division of South 24 Paraganas Water Supply Division-I Division of PHE Dte.</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000015/2022-2023</t>
   </si>
   <si>
     <t>867/SWD-I</t>
   </si>
   <si>
     <t>13/07/2022</t>
   </si>
   <si>
     <t>09/05/2023</t>
   </si>
   <si>
     <t>M/S PATH MAKERS</t>
   </si>
   <si>
+    <t>Gap Negotiation for Secondary grid of Mathurapur-II block within Mega surface water based water supply scheme of Falta Mathurapur under "Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-IV at KULTALI block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns W/S division-I of South 24-pgns. W/S Circle, PHE Dte." [SM/16189]</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/001083/2024-2025</t>
+  </si>
+  <si>
+    <t>5350/SWD-I</t>
+  </si>
+  <si>
+    <t>30/12/2024</t>
+  </si>
+  <si>
+    <t>28/02/2025</t>
+  </si>
+  <si>
+    <t>CHANDAN ROY</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 323.9 mm dia M.S. Secondary Rising Main for crossing of Canal at Brindaban Kheya Bridge and Raju Vata Culvert under Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-IV at KULTALI Block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns W/S Division-I of South 24-pgns. W/S Circle, PHE Dte. [SM/16189]</t>
+  </si>
+  <si>
+    <t>ORD/000283/2024-2025</t>
+  </si>
+  <si>
+    <t>3039/SWD-I</t>
+  </si>
+  <si>
+    <t>02/07/2024</t>
+  </si>
+  <si>
+    <t>01/08/2024</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of pipe carrying structure with laying of 219.10 mm dia M.S. pipe for Secondary Rising Main for crossing of Jamtala Canal for Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-IV at KULTALI block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns W/S division-I of South 24-pgns. W/S Circle, PHE Dte. ( SM/16189)</t>
+  </si>
+  <si>
+    <t>JE RWS,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000286/2024-2025</t>
+  </si>
+  <si>
+    <t>3042/SWD-I</t>
+  </si>
+  <si>
     <t>Construction of Protection work for pipeline restoration of road, construction of approach Road, development of Land for "Augmentation of laying distribution system to extend the benifit of 100% House hold in Zone-IV at KULTALI Block within Mega surface water based water supply scheme for Falta Mathurapur District South 24 Pgns under South 24 Parganas W/S Division-I, PHE Dte." (SM/16189)</t>
   </si>
   <si>
     <t>JE RWS</t>
   </si>
   <si>
     <t>ORD/000357/2024-2025</t>
   </si>
   <si>
     <t>3457/SWD-I</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>29/01/2025</t>
   </si>
   <si>
     <t>ARNAB ENTERPRISE</t>
   </si>
   <si>
-    <t>Construction of pipe carrying structure with laying of 323.9 mm dia M.S. Secondary Rising Main for crossing of Canal at Brindaban Kheya Bridge and Raju Vata Culvert under Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-IV at KULTALI Block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns W/S Division-I of South 24-pgns. W/S Circle, PHE Dte. [SM/16189]</t>
-[...19 lines deleted...]
-  <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration for L048-Jauhia lo Patpukur.</t>
   </si>
   <si>
     <t>BILL/01732/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-796</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
-  </si>
-[...49 lines deleted...]
-    <t>3042/SWD-I</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -792,138 +792,138 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13"/>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>269.19</v>
+        <v>855.67</v>
       </c>
       <c r="Q3" s="4">
-        <v>234.16</v>
+        <v>510.54</v>
       </c>
       <c r="R3" s="4">
-        <v>86.99</v>
+        <v>59.67</v>
       </c>
       <c r="S3" s="4">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>89.77</v>
+        <v>269.19</v>
       </c>
       <c r="Q4" s="4">
-        <v>70.15</v>
+        <v>234.16</v>
       </c>
       <c r="R4" s="4">
-        <v>78.15</v>
+        <v>86.99</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
@@ -931,300 +931,300 @@
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>40</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>26.01</v>
+        <v>96.58</v>
       </c>
       <c r="Q5" s="4">
-        <v>25.68</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>98.73</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-[...1 lines deleted...]
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>3.48</v>
+        <v>26.01</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>25.68</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>98.73</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="P7" s="4">
-        <v>855.67</v>
+        <v>29.92</v>
       </c>
       <c r="Q7" s="4">
-        <v>510.54</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>59.67</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="K8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>96.58</v>
+        <v>89.77</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>70.15</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>78.15</v>
       </c>
       <c r="S8" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="13" t="s">
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>29.92</v>
+        <v>3.48</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>97</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>1370.61</v>