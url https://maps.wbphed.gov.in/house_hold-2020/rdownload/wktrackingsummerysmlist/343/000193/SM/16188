--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,210 +89,210 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-XI at MANDIRBAZAR block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, P</t>
   </si>
   <si>
     <t>SM/16188</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Survey, Design and Drawing for laying distribution system for Zone-XI, Uttar Sultanpur (OHR Capacity- 250cum.) under Mandirbazar Block" under Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, South 24-Pgns. District.</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>ORD/000852/2022-2023</t>
+  </si>
+  <si>
+    <t>18/SWD-I</t>
+  </si>
+  <si>
+    <t>06/04/2022</t>
+  </si>
+  <si>
+    <t>06/05/2022</t>
+  </si>
+  <si>
+    <t>LEMNISCATE</t>
+  </si>
+  <si>
     <t>Supplying, fabrication &amp; insertion of 600 mm dia (ID) 10mm thick MS casing pipe line 75 mtr. in length by HORIZONTAL DIRECTION DRILLING (HDD) technique underneath the Railway Track at Uttar Sultanpur Railway Gate over Kulpi Road near Lakshmikantapur Railway Station in between Lakshmikantapur (LKPR) - Udairampur Halt (URP) KM/TP 62/17 - 62/18, as per permission of Railway Authority, for laying of 200 mm dia (ID) 6 mm thick MS water supply pipe 90 mtr. in length through the casing pipe for Augmentation of Laying Distribution System to extend the benefit of 100% households in Zone-XI at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I, PHE Dte. (TSM/015099) [2nd Call]</t>
   </si>
   <si>
-    <t>AE HQ-I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000671/2022-2023</t>
   </si>
   <si>
     <t>3434/SWD-I</t>
   </si>
   <si>
     <t>13/03/2023</t>
   </si>
   <si>
     <t>12/04/2023</t>
   </si>
   <si>
     <t>ATINDRA CONSTRUCTION PRIVATE LIMITED.</t>
   </si>
   <si>
     <t>Supplying, fabrication &amp; insertion of 600 mm dia (ID) 10mm thick MS casing pipe line 75 mtr. in length by HORIZONTAL DIRECTION DRILLING (HDD) technique underneath the Railway Track at Dhola Railway Gate over Dhola Road near Lakshmikantapur Railway Station in between Lakshmikantapur (LKPR) - Udairampur Halt (URP) KM/TP 62/07 - 62/08 as per permission of Railway Authority, for laying of 300 mm dia (ID) 7 mm thick MS water supply pipe 90 mtr. in length through the casing pipe for Augmentation of Laying Distribution System to extend the benefit of 100% households in Zone-XI at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I, PHE Dte. (TSM/015099)[2nd call]</t>
   </si>
   <si>
     <t>ORD/000672/2022-2023</t>
   </si>
   <si>
     <t>3435/SWD-I</t>
   </si>
   <si>
+    <t>Construction of Laying distrbution main pipe line with FHTC for 'Augmentation of existing Laying Distribution System to extend the benefit of 100% households and providing FHTC from existing distribution system in Zone-XI at Mandirbazar Block within "Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I of South 24-Pgns. W/S Circle, PHE Dte'. (No of FHTC.2329) (TSM/015099 &amp; TSM/010837)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000387/2023-2024</t>
+  </si>
+  <si>
+    <t>1840/SWD-I</t>
+  </si>
+  <si>
+    <t>17/08/2023</t>
+  </si>
+  <si>
+    <t>30/09/2025</t>
+  </si>
+  <si>
+    <t>M/S. B.M. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Supplying, fabrication &amp; insertion of 700 mm dia (ID) 12mm thick MS casing pipe line 75 mtr. in length by HORIZONTAL DIRECTION DRILLING (HDD) technique underneath the Railway Track in between Basuldanga station and Gurudasnagar station and in between Mast No.56/27, 56/29 and 56/28, 56/30 as per permission of Railway Authority, for laying of 450 mm dia (ID) 8.6 mm thick MS water supply pipe 90 mtr. in length through the casing pipe for Augmentation of Laying Distribution System to extend the benefit of 100% households in Zone-XI at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I, PHE Dte. (TSM/015099)[2nd call]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE SWSD-II</t>
+  </si>
+  <si>
+    <t>JE2</t>
+  </si>
+  <si>
+    <t>ORD/000673/2022-2023</t>
+  </si>
+  <si>
+    <t>3436/SWD-I</t>
+  </si>
+  <si>
+    <t>Supplying, fabrication &amp; insertion of 700 mm dia (ID) 12mm thick MS casing pipe line 135 mtr. in length by HORIZONTAL DIRECTION DRILLING (HDD) technique underneath the Railway Track near Karanjali Railway Station in between Karanjali Halt (KNJI) - Nischindopur Market Halt (NCPM) KM/TP 75/13-75/14 as per permission of Railway Authority, for laying of 500 mm dia (ID) 10 mm thick MS water supply pipe 160 mtr. in length through the casing pipe for Augmentation of Laying Distribution System to extend the benefit of 100% households in Zone-XI at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I, PHE Dte. (TSM/015099)[2nd call]</t>
+  </si>
+  <si>
+    <t>ORD/000674/2022-2023</t>
+  </si>
+  <si>
+    <t>3437/SWD-I</t>
+  </si>
+  <si>
     <t>Supplying, fabrication &amp; laying of 600 mm dia (ID) MS Pipe conduits 60 mtr. in length to be prepared from 10 mm thick MS Plate by pipe jacking technique, including supplying and laying of 200 mm dia (ID) MS water main within the conduit 90 mtr. in length to be prepared from 06 mm thick MS Plate across and underneath the Railway Track at Shibpur Railway Gate near Polerhat Railway Gate of Lakshmikantapur Station in between Lakshmikantapur (LKPR) - Udairampur Halt (URP) KM/TP 63/14 - 63/15 as per permission obtained from Railway Authority, including construction of Drive Pit &amp; Receiving Pit, as requred, for Augmentation of Laying Distribution System to extend the benefit of 100% households in Zone-XI at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I (TSM/015099)</t>
   </si>
   <si>
     <t>ORD/000664/2022-2023</t>
   </si>
   <si>
     <t>3351/SWD-I</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>08/05/2023</t>
   </si>
   <si>
     <t>M/S. GOUTAM ROY</t>
   </si>
   <si>
-    <t>Supplying, fabrication &amp; insertion of 700 mm dia (ID) 12mm thick MS casing pipe line 135 mtr. in length by HORIZONTAL DIRECTION DRILLING (HDD) technique underneath the Railway Track near Karanjali Railway Station in between Karanjali Halt (KNJI) - Nischindopur Market Halt (NCPM) KM/TP 75/13-75/14 as per permission of Railway Authority, for laying of 500 mm dia (ID) 10 mm thick MS water supply pipe 160 mtr. in length through the casing pipe for Augmentation of Laying Distribution System to extend the benefit of 100% households in Zone-XI at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I, PHE Dte. (TSM/015099)[2nd call]</t>
-[...25 lines deleted...]
-  <si>
     <t>Laying of 90mm &amp;160mm dia HDPE Pipe line over Kulpi Road near Uttar Sultanpur Railway Gate, over Dhola Road near Dhola Railway Gate &amp; over Shibpur Road near Polerhat Railway Gate with allied works for Augmentation of Laying Distribution System to extend the benefit of 100% households in Zone-XI at Mandirbazar Block within " Mega Surface Water Based Water Supply Scheme for Falta- Mathurapur, District- South 24 Pgns" under South-24 Pgns W/S Divn-I (TSM/015099).</t>
   </si>
   <si>
     <t>ORD/000548/2023-2024</t>
   </si>
   <si>
     <t>2496/SWD-I</t>
   </si>
   <si>
     <t>06/10/2023</t>
   </si>
   <si>
     <t>05/12/2023</t>
   </si>
   <si>
     <t>R.D CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000049/2022-2023</t>
   </si>
   <si>
     <t>3016/SWD-I</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Renovation of Pumphouse, Cholorine room, Office Room, Construction of Pathway at Head work site of of Uttar Sultanpur (Zone XI) within Mandir Bazar Block for Mega Surface Water Based Water Supply Scheme for Fakta -Mathurapur, South 24 Parganas, under South 24 Pgns. Water Supply Division-I, PHE, Dte. [SM/16188]</t>
   </si>
   <si>
     <t>ORD/000766/2024-2025</t>
   </si>
   <si>
     <t>4687/SWD-I</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>G.M. ENTERPRISE (MURSHIDABAD)</t>
-  </si>
-[...34 lines deleted...]
-    <t>M/S. B.M. CONSTRUCTION</t>
   </si>
   <si>
     <t>Restoration of Existing R.C.C. Reservoir of capacity 250 CUM and staging height 20 mtr at Head Work site of Uttar Sultanpur (Zone XI) within Mandir Bazar Block Block " for Mega Surface Water Based Water Supply Scheme for Falta -Mathurapur, South 24 Parganas, under South 24 Pgns. Water Supply Division-I, PHE, Dte. (SM/16188)</t>
   </si>
   <si>
     <t>ORD/000699/2024-2025</t>
   </si>
   <si>
     <t>4501/SWD-I</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>14/12/2024</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Pump House cum chlorine room (size 5.90 m x 4.10 m) with sanitary and water supply arrangement at Head work sites for various zones of Mandirbazar block under Mega Surface Water Based W/S Scheme for Falta-Mathurapur, South 24-Parganas, under South 24 Parganas W/S Division-I, PHE Dte. [SM/18706, SM/15485, SM/12204, SM/18715, SM/12205]</t>
   </si>
   <si>
     <t>ORD/000790/2024-2025</t>
   </si>
@@ -893,623 +893,623 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>49.49</v>
+        <v>1.98</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>1.98</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>55.47</v>
+        <v>49.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>49.49</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="N5" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M5" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>51.13</v>
+        <v>55.47</v>
       </c>
       <c r="Q5" s="4">
+        <v>55.47</v>
+      </c>
+      <c r="R5" s="4">
+        <v>100</v>
+      </c>
+      <c r="S5" s="4">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>134.2</v>
+        <v>327.12</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>107.64</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>32.91</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>49</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>50</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="P7" s="4">
-        <v>1.98</v>
+        <v>69.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>49.43</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>71.4</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="I8" s="13"/>
+        <v>53</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="P8" s="4">
-        <v>3.39</v>
+        <v>134.2</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>134.2</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="I9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P9" s="4">
-        <v>2.74</v>
+        <v>51.13</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>51.13</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P10" s="4">
-        <v>7.85</v>
+        <v>3.39</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>3.36</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.22</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="I11" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="J11" s="13" t="s">
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N11" s="4" t="s">
-        <v>30</v>
+        <v>71</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>31</v>
+        <v>72</v>
       </c>
       <c r="P11" s="4">
-        <v>69.23</v>
+        <v>2.74</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-      <c r="J12" s="13" t="s">
         <v>73</v>
       </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P12" s="4">
-        <v>327.12</v>
+        <v>7.85</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>73</v>
+        <v>42</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="4">
         <v>10.52</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
@@ -1634,54 +1634,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>97</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>761.53</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>452.7</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>59.45</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>