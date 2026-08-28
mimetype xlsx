--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -113,129 +113,129 @@
   <si>
     <t>Design of Route survey of distribution system of Mograhat Zone-IV within Mograhat-I Block for Augmentation of Laying Distribution System, to extend the benefit of 100% households in Zone-IV at HIJALHAT of Mograhat-I Block within "Mega Surface Water Based Water Supply Scheme for Falta-Mathurapur, Dist. South 24-Pgs. under South 24-Pgns W/S Divn-I, P.H.E. Dte. (Route Surveying of 60 KM) [TSM/015076]</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
     <t>JE4</t>
   </si>
   <si>
     <t>ORD/000658/2022-2023</t>
   </si>
   <si>
     <t>3361/SWD-I</t>
   </si>
   <si>
     <t>09/03/2023</t>
   </si>
   <si>
     <t>16/03/2023</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>Construction of 900 Cum. capacity RCC Overhead Reservoir of 20 Mtr. Staging Height as per departmental design, drawing &amp; specification with RCC Bored Pile &amp; Pile Cap including Soil Investigation and foundation design, Boundary Wall and Laying Distribution System including FHTC for Augmentation of Laying Distribution System to extend benefit off 100% household in Zone-IV at HIJALHAT under Mograhat-I Block within Mega Surface Water based Water Supply Scheme of Falta-Mathurapur Dist.-South 24-Parganas under South 24-Pgns. W/S Division-I, PHE Dte. [No. of FHTC = 6310] [TSM/015076]</t>
+  </si>
+  <si>
+    <t>ORD/000125/2023-2024</t>
+  </si>
+  <si>
+    <t>568/SWD-I</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>M/S GHOSH AND CO.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000063/2023-2024</t>
   </si>
   <si>
     <t>284/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of FHTC platform, road restoration and other allied works for Zone-IV (Hijalhat) to accommodate FHTC in Magrahat-I Block under South 24-Pgns W/S Divn-I, PHE Dte. South 24 Parganas District.</t>
+  </si>
+  <si>
+    <t>ORD/000495/2024-2025</t>
+  </si>
+  <si>
+    <t>3867/SWD-I</t>
+  </si>
+  <si>
+    <t>02/09/2024</t>
+  </si>
+  <si>
+    <t>25/02/2026</t>
+  </si>
+  <si>
+    <t>MILAN GHOSH</t>
+  </si>
+  <si>
+    <t>Shifting of 2 nos. LT pole for construction of OHR at Alampur under JJM project of PHED</t>
+  </si>
+  <si>
+    <t>BILL/01763/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-617</t>
+  </si>
+  <si>
+    <t>22/01/2024</t>
+  </si>
+  <si>
+    <t>WEST BENGAL STATE ELECTRICITY DISTRIBUTION COMPANY LIMITED</t>
+  </si>
+  <si>
     <t>Initial 50% payment for the amount Rs. 4160934/- (forty-one lakh sixty thousand nine hundred &amp; thirty four) only i.e. Rs. 2080467/- (twenty lakh eighty thousand four hundred &amp; sixty-seven) only for restoration of road edge and hard shoulder damaged due to laying of pipeline of Dakshin Barasat to Usthi Road under Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-IV at HIJALHAT and Zone -IX at Ghola Noapara under MOGRAHAT-I block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I, PHE Dte. (SM/16187 and SM/14725).</t>
   </si>
   <si>
     <t>BILL/00801/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-492</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DIAMOND HARBOUR DIVISION, PWD</t>
-  </si>
-[...49 lines deleted...]
-    <t>MILAN GHOSH</t>
   </si>
   <si>
     <t>Construction of pipe carrying structure over the canals at village Amtwali Hariharpur GP for the laying of distribution pipeline within Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-IV at HIJALHAT under MOGRAHAT-I block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. under South 24-Pgns Water Supply Division-I, PHE Dte. [SM/16187]</t>
   </si>
   <si>
     <t>ORD/000097/2025-2026</t>
   </si>
   <si>
     <t>1772/SWD-I</t>
   </si>
   <si>
     <t>02/07/2025</t>
   </si>
   <si>
     <t>16/08/2025</t>
   </si>
   <si>
     <t>ADRIK ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of 03 (three) nos. chlorination room at O.H.R. sites for Zone-IV (Hijalhat), Zone-VIII (Khelarampur) &amp; Zone-IX (Ghola Noapara) to accommodate FHTC in Magrahat-I Block under South 24-Pgns W/S Division-I, PHE Dte. South 24 Parganas District. (SM/16187), (SM/14729), (SM/14725)</t>
   </si>
   <si>
     <t>ORD/000026/2025-2026</t>
   </si>
@@ -823,350 +823,350 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>2.38</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.37</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.63</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>5.03</v>
+        <v>1160.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>474.66</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>40.89</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>56</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="P5" s="4">
-        <v>20.8</v>
+        <v>5.03</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P6" s="4">
+        <v>310.34</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>0</v>
+      </c>
+      <c r="R6" s="4">
+        <v>0</v>
+      </c>
+      <c r="S6" s="4">
         <v>45</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>1160.71</v>
+        <v>0.32</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>56</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>310.34</v>
+        <v>20.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
@@ -1268,54 +1268,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>1529.83</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>477.03</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>31.18</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>