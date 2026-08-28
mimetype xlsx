--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,135 +89,135 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-III at JOYNAGAR-II block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I,</t>
   </si>
   <si>
     <t>SM/16185</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Laying distribution system of piped water supply at Zone-IIIB (Beledurganagar) of Joynagar-II block, under Baruipur Sub-Division, for "Augmentation of laying distribution system to extend the benefit of 100% Households in Zone-III at Joynagar-II block within Mega surface water based W/S scheme of Falta-Mathurapur dist. South 24 pgns water supply division-I,PHE Dte.". Erstwhile "Laying distribution system of piped water supply at Zone-IIIB (Beledurganagar) of Joynagar-II Block, under BARUIPUR Sub-Division, for ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under South 24 Parganas W/S Division - I, P.H.E. Dte."</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000339/2021-2022</t>
+  </si>
+  <si>
+    <t>2338/SWD-I</t>
+  </si>
+  <si>
+    <t>22/02/2022</t>
+  </si>
+  <si>
+    <t>22/06/2022</t>
+  </si>
+  <si>
+    <t>AJIT PRAMANICK</t>
+  </si>
+  <si>
     <t>Laying distribution system of piped water supply at Zone-III-A (Beladurganagar) of Joynagar-II Block, of BARUIPUR Sub-Division, for ¿Mega Surface water based water supply scheme for Falta-Mathurapur, District South 24 parganas¿ under South 24 Parganas W/S Division - I, P.H.E. Dte.</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>JE-2</t>
   </si>
   <si>
     <t>ORD/000409/2021-2022</t>
   </si>
   <si>
     <t>2337/SWD-I</t>
   </si>
   <si>
-    <t>22/02/2022</t>
-[...4 lines deleted...]
-  <si>
     <t>MS LOKENATH CONSTRUCTION PROP SILPI DAS</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000066/2022-2023</t>
   </si>
   <si>
     <t>2981/SWD-I</t>
   </si>
   <si>
     <t>20/02/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
+    <t>Construction of development of land, approach road, protection work for pipeline, and other allied works for "Augmentation of laying distribution system to extend the benifit of 100% House hold in Zone-III at JOYNAGAR-II Block within Mega surface water based water supply scheme for Falta Mathurapur District South 24 Pgns under South 24 Parganas W/S Division-I, of South 24-Pgns. W/S Circle, PHE Dte." (SM/16185)</t>
+  </si>
+  <si>
+    <t>ORD/000277/2024-2025</t>
+  </si>
+  <si>
+    <t>2648/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>02/06/2025</t>
+  </si>
+  <si>
+    <t>R.S. CONSTRUCTION CO.</t>
+  </si>
+  <si>
     <t>joynagar Jalaberia Kultali Road from 7.47 Kmp to 8.00 Kmp restoration of Paver Block,from 8.00 Kmp to 9.5 Kmp &amp; 16.0 Kmp to 18.50 Kmp restoration of Head Shoulder due to laying of pipes by PHED under Lakshmikantapur Highway Sub-Division of Diamond Harbour Highway Division, P.W(Roads) Directorate in the District of South 24 Parganas</t>
   </si>
   <si>
     <t>BILL/00637/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-364</t>
   </si>
   <si>
     <t>02/10/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, DIAMOND HARBOUR HIGHWAY DIVISION PW(ROADS) DTE.</t>
-  </si>
-[...31 lines deleted...]
-    <t>R.S. CONSTRUCTION CO.</t>
   </si>
   <si>
     <t>Gap Negotiation for Secondary grid of JOYNAGAR-II Block under Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-III at JOYNAGAR-II block within Mega surface water based water supply scheme for Falta-Mathurapur, South 24-Pgns. District under South 24-Pgns W/S Division-I, PHE Dte. (SM/16185)</t>
   </si>
   <si>
     <t>ORD/000015/2025-2026</t>
   </si>
   <si>
     <t>967/SWD-I</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>09/05/2025</t>
   </si>
   <si>
     <t>BISWAS CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional laying of pipeline of secondary grid from Sikirhat to Ghatarnia and allied works for Nolgora of Joynagar-II Block under Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-III at JOYNAGAR-II block within Mega surface water based water supply scheme for Falta-Mathurapur, South 24 pgns. District under South 24 pgns W/S Division-I, PHE Dte. (SM/16185)</t>
   </si>
   <si>
     <t>ORD/000006/2025-2026</t>
   </si>
@@ -799,330 +799,330 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>322.66</v>
+        <v>416.96</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>120.71</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>28.95</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>326.04</v>
+        <v>322.66</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>121.33</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>37.6</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="P5" s="4">
-        <v>10.48</v>
+        <v>326.04</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="I6" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J6" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K6" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="K6" s="4" t="s">
+      <c r="L6" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="L6" s="4" t="s">
+      <c r="M6" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="M6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" s="4" t="s">
-        <v>31</v>
+        <v>47</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="P6" s="4">
-        <v>416.96</v>
+        <v>55.65</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>85</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>55.65</v>
+        <v>10.48</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>54</v>
       </c>
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P8" s="4">
         <v>8.68</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
@@ -1139,51 +1139,51 @@
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="P9" s="4">
         <v>47.37</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
@@ -1194,54 +1194,54 @@
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>1187.85</v>
       </c>
       <c r="P10" s="8">
-        <v>0</v>
+        <v>242.04</v>
       </c>
       <c r="Q10" s="8">
-        <v>0</v>
+        <v>20.38</v>
       </c>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>