--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -150,71 +150,50 @@
     <t>1515/SWD-I</t>
   </si>
   <si>
     <t>21/07/2023</t>
   </si>
   <si>
     <t>31/12/2025</t>
   </si>
   <si>
     <t>MRA NIRMAN UDYOG</t>
   </si>
   <si>
     <t>Additional work for Laying distribution system at Zone-VII (NOLGORA) of JOYNAGAR-II Block, for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns. W/S Division-I, P.H.E Dte.(SM/ 11770 , SM/16183)</t>
   </si>
   <si>
     <t>ORD/000364/2024-2025</t>
   </si>
   <si>
     <t>3511/SWD-I</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>30/06/2025</t>
-  </si>
-[...19 lines deleted...]
-    <t>M/S. KALPANA CONSTRUCTION</t>
   </si>
   <si>
     <t>Additional laying &amp; allied works from Ghatarnia to Nolgora of Secondary Grid pipeline for Nolgora of Joynagar-II Block within Mega surface water based water supply scheme of Falta Mathurapur under "Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-VII at JOYNAGAR-II block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under South 24 Pgns W/S Division-I, PHE Dte." (SM/16183)</t>
   </si>
   <si>
     <t>JE-2</t>
   </si>
   <si>
     <t>ORD/000074/2025-2026</t>
   </si>
   <si>
     <t>1577/SWD-I</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>ARASTA ENGINEERING &amp; CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -624,73 +603,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="30.563965" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1020,165 +999,104 @@
       <c r="H7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="I7" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>25.11</v>
+        <v>48.34</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...18 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>53</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>2533.42</v>
+      </c>
+      <c r="P8" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>0</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>