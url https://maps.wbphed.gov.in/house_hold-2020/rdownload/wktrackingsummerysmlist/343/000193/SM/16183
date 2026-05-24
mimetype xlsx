--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -171,50 +171,71 @@
     <t>07/08/2024</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>Additional laying &amp; allied works from Ghatarnia to Nolgora of Secondary Grid pipeline for Nolgora of Joynagar-II Block within Mega surface water based water supply scheme of Falta Mathurapur under "Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-VII at JOYNAGAR-II block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under South 24 Pgns W/S Division-I, PHE Dte." (SM/16183)</t>
   </si>
   <si>
     <t>JE-2</t>
   </si>
   <si>
     <t>ORD/000074/2025-2026</t>
   </si>
   <si>
     <t>1577/SWD-I</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>ARASTA ENGINEERING &amp; CO</t>
+  </si>
+  <si>
+    <t>Providing Support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Sarvey Instrument like Remotly Piloted Aircraft System / DGPS / Total Station etc. and detailed design of pipeline by using Watergems Software on the basis of the population density within the zone-VII of Joynagar-II Block under Mega Surface Water Based Water Supply Scheme for Falta - Muthurapur, District South 24-Pgns.</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000772/2020-2021</t>
+  </si>
+  <si>
+    <t>1044/SWD-I</t>
+  </si>
+  <si>
+    <t>05/10/2020</t>
+  </si>
+  <si>
+    <t>19/10/2020</t>
+  </si>
+  <si>
+    <t>DEVELOPMENT CONSULTANTS PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -603,73 +624,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -880,54 +901,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>1590.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>419.29</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>26.37</v>
       </c>
       <c r="S5" s="4">
         <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1016,87 +1037,148 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>48.34</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>70</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>53</v>
       </c>
-      <c r="B8" s="7"/>
-[...15 lines deleted...]
-      <c r="P8" s="8">
+      <c r="I8" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K8" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P8" s="4">
+        <v>4.68</v>
+      </c>
+      <c r="Q8" s="4">
         <v>0</v>
       </c>
-      <c r="Q8" s="8">
+      <c r="R8" s="4">
         <v>0</v>
       </c>
-      <c r="R8" s="8"/>
-      <c r="S8" s="8"/>
+      <c r="S8" s="4">
+        <v>100</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>2538.1</v>
+      </c>
+      <c r="P9" s="8">
+        <v>419.29</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>16.52</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>