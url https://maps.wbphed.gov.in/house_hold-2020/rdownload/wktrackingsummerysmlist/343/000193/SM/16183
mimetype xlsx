--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -89,153 +89,174 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Augmentation of laying distribution system to extend the benefit of 100% Household in ZONE-VII at JOYNAGAR-II block within Mega surface water based water supply scheme of Falta-Mathurapur dist.- South 24 pgns. Under south 24 pgns water supply division-I,</t>
   </si>
   <si>
     <t>SM/16183</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Providing Support service for detail surveying, cross checking of available LOP with making permission drawings for other department by using Sarvey Instrument like Remotly Piloted Aircraft System / DGPS / Total Station etc. and detailed design of pipeline by using Watergems Software on the basis of the population density within the zone-VII of Joynagar-II Block under Mega Surface Water Based Water Supply Scheme for Falta - Muthurapur, District South 24-Pgns.</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000772/2020-2021</t>
+  </si>
+  <si>
+    <t>1044/SWD-I</t>
+  </si>
+  <si>
+    <t>05/10/2020</t>
+  </si>
+  <si>
+    <t>19/10/2020</t>
+  </si>
+  <si>
+    <t>DEVELOPMENT CONSULTANTS PVT LTD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall for proposed OHR Site at Nolgora Mouza , JL No.145, Khatian No. 1361, Plot No. 3932; within Joynagar-II block, under Mega Surface Water Based Water Supply Secheme for Falta-Mathurapur , Dist. South 24 Paraganas. [Length - 140.0 mtr.]</t>
+  </si>
+  <si>
+    <t>JE RWS,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000595/2021-2022</t>
+  </si>
+  <si>
+    <t>1580/SWD-I</t>
+  </si>
+  <si>
+    <t>27/12/2021</t>
+  </si>
+  <si>
+    <t>07/09/2025</t>
+  </si>
+  <si>
+    <t>M/S. KALPANA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 1250 Cum. capacity OHR (20 mtr. staging height) along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of ZONE-VII NOLGORA MOUZA Piped Water Supply Scheme of JOYNAGAR-II Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 11912] [TSM/011554] and [TSM/015335] 124076810.5</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000260/2023-2024</t>
+  </si>
+  <si>
+    <t>1515/SWD-I</t>
+  </si>
+  <si>
+    <t>21/07/2023</t>
+  </si>
+  <si>
+    <t>27/10/2026</t>
+  </si>
+  <si>
+    <t>MRA NIRMAN UDYOG</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000209/2023-2024</t>
   </si>
   <si>
     <t>382/SWD-I</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000298/2023-2024</t>
   </si>
   <si>
     <t>2435/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
-    <t>Construction of 1250 Cum. capacity OHR (20 mtr. staging height) along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of ZONE-VII NOLGORA MOUZA Piped Water Supply Scheme of JOYNAGAR-II Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 11912] [TSM/011554] and [TSM/015335] 124076810.5</t>
-[...22 lines deleted...]
-  <si>
     <t>Additional work for Laying distribution system at Zone-VII (NOLGORA) of JOYNAGAR-II Block, for implementation of JJM under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns. W/S Division-I, P.H.E Dte.(SM/ 11770 , SM/16183)</t>
   </si>
   <si>
     <t>ORD/000364/2024-2025</t>
   </si>
   <si>
     <t>3511/SWD-I</t>
   </si>
   <si>
     <t>07/08/2024</t>
   </si>
   <si>
     <t>30/06/2025</t>
   </si>
   <si>
     <t>Additional laying &amp; allied works from Ghatarnia to Nolgora of Secondary Grid pipeline for Nolgora of Joynagar-II Block within Mega surface water based water supply scheme of Falta Mathurapur under "Augmentation of laying distribution system to extend the benefit of 100% Households in ZONE-VII at JOYNAGAR-II block within Mega surface water based water supply scheme for Falta-Mathurapur dist.- South 24 pgns. Under South 24 Pgns W/S Division-I, PHE Dte." (SM/16183)</t>
   </si>
   <si>
     <t>JE-2</t>
   </si>
   <si>
     <t>ORD/000074/2025-2026</t>
   </si>
   <si>
     <t>1577/SWD-I</t>
   </si>
   <si>
     <t>11/06/2025</t>
   </si>
   <si>
     <t>26/07/2025</t>
   </si>
   <si>
     <t>ARASTA ENGINEERING &amp; CO</t>
-  </si>
-[...19 lines deleted...]
-    <t>DEVELOPMENT CONSULTANTS PVT LTD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -624,51 +645,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -762,423 +783,484 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>163.2</v>
+        <v>4.68</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>297.49</v>
+        <v>25.11</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>1590.17</v>
       </c>
       <c r="Q5" s="4">
         <v>419.29</v>
       </c>
       <c r="R5" s="4">
         <v>26.37</v>
       </c>
       <c r="S5" s="4">
         <v>65</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
-[...6 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>434.23</v>
+        <v>163.2</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...4 lines deleted...]
-      <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>48.34</v>
+        <v>297.49</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>54</v>
+        <v>41</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="P8" s="4">
-        <v>4.68</v>
+        <v>434.23</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>60</v>
       </c>
-      <c r="B9" s="7"/>
-[...22 lines deleted...]
-      <c r="S9" s="8"/>
+      <c r="I9" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>48.34</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>70</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>2563.21</v>
+      </c>
+      <c r="P10" s="8">
+        <v>419.29</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>16.36</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>