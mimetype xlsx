--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,146 +77,164 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Proposed Ground water based TEKA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas o</t>
+  </si>
+  <si>
+    <t>SM/16137</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Teka Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000931/2022-2023</t>
+  </si>
+  <si>
+    <t>1222/SWD-I</t>
+  </si>
+  <si>
+    <t>05/09/2022</t>
+  </si>
+  <si>
+    <t>05/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for TEKA PWSS of BARUIPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017759]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000646/2022-2023</t>
+  </si>
+  <si>
+    <t>3318/SWD-I</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>07/11/2025</t>
+  </si>
+  <si>
+    <t>SUMAN ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Pump house cum Chlorine Room, Boundary Wall along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of TEKA MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 853] [TSM/017759]</t>
+  </si>
+  <si>
+    <t>ORD/000162/2023-2024</t>
+  </si>
+  <si>
+    <t>933/SWD-I</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>A.K. INDUSTRIES</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Proposed Ground water based TEKA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas o</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Teka water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000097/2023-2024</t>
   </si>
   <si>
     <t>1095/SMD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>JAI BHARAT COMMERCIAL CORPORATION</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...19 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000129/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Pump house cum Chlorine Room, Boundary Wall along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of TEKA MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 853] [TSM/017759]</t>
-[...22 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Teka W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/16137)</t>
   </si>
   <si>
     <t>ORD/000274/2024-2025</t>
   </si>
   <si>
     <t>1002/SMSD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Teka W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/16137)</t>
   </si>
   <si>
     <t>ORD/000275/2024-2025</t>
   </si>
   <si>
     <t>1001/SMSD</t>
   </si>
   <si>
     <t>Construction of platform for providing FHTC, restoration of road damaged due to laying of pipeline and other allied works for Ground Water based TEKA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Pgns. District. (SM/16137) [2nd call]</t>
@@ -240,68 +258,50 @@
     <t>ORD/000293/2024-2025</t>
   </si>
   <si>
     <t>891/SMSD</t>
   </si>
   <si>
     <t>19/06/2024</t>
   </si>
   <si>
     <t>04/07/2024</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/05120/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-576</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUMAN ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -828,646 +828,646 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>21.77</v>
+        <v>2.47</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.46</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.84</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>2.47</v>
+        <v>31.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.47</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>48.78</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>26.12</v>
+        <v>159.51</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>75.52</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>47.34</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>159.51</v>
+        <v>21.77</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.89</v>
+        <v>26.12</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
         <v>0.89</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="M9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O9" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>49.41</v>
+        <v>0.89</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="P10" s="4">
-        <v>0.84</v>
+        <v>49.41</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="P11" s="4">
-        <v>7.95</v>
+        <v>0.84</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>31.72</v>
+        <v>7.95</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>301.56</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>93.45</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>30.99</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>