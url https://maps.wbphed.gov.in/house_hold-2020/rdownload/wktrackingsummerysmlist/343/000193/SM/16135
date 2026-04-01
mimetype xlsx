--- v1 (2026-03-03)
+++ v2 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,83 @@
     <t>09/04/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>MONOSEBA CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Surjapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>ORD/000096/2023-2024</t>
   </si>
   <si>
     <t>1094/SMD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>JAI BHARAT COMMERCIAL CORPORATION</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Surjapur water supply scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/16135)</t>
+  </si>
+  <si>
+    <t>ORD/000116/2024-2025</t>
+  </si>
+  <si>
+    <t>488/SMSD</t>
+  </si>
+  <si>
+    <t>23/04/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Surjapur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/16135)</t>
+  </si>
+  <si>
+    <t>ORD/000118/2024-2025</t>
+  </si>
+  <si>
+    <t>487/SMSD</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Surjapur water supply scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/16135)</t>
+  </si>
+  <si>
+    <t>ORD/000117/2024-2025</t>
+  </si>
+  <si>
+    <t>489/SMSM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1476,87 +1509,270 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>21.77</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.84</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P16" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>172.42</v>
+      </c>
+      <c r="P17" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>0</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>