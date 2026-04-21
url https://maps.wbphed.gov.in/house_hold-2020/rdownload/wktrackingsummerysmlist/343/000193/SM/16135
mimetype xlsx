--- v2 (2026-04-01)
+++ v3 (2026-04-21)
@@ -1312,54 +1312,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>53.26</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>24.84</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>46.63</v>
       </c>
       <c r="S10" s="4">
         <v>76</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1712,54 +1712,54 @@
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>172.42</v>
       </c>
       <c r="P17" s="8">
-        <v>0</v>
+        <v>24.84</v>
       </c>
       <c r="Q17" s="8">
-        <v>0</v>
+        <v>14.4</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>