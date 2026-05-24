--- v3 (2026-04-21)
+++ v4 (2026-05-24)
@@ -239,123 +239,123 @@
   <si>
     <t>01/03/2025</t>
   </si>
   <si>
     <t>BAIDYA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Pump house cum chlorination room (Two nos) for SURJAPUR PWSS of Baruipur Block under Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district under South 24 Pgns W/S Division-I, PHE, Dte. (TSM/018700)</t>
   </si>
   <si>
     <t>ORD/000126/2023-2024</t>
   </si>
   <si>
     <t>569/SWD-I</t>
   </si>
   <si>
     <t>15/05/2023</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>BINAPANI ENTERPRISE</t>
   </si>
   <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Surjapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000096/2023-2024</t>
+  </si>
+  <si>
+    <t>1094/SMD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>JAI BHARAT COMMERCIAL CORPORATION</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Surjapur water supply scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/16135)</t>
+  </si>
+  <si>
+    <t>ORD/000116/2024-2025</t>
+  </si>
+  <si>
+    <t>488/SMSD</t>
+  </si>
+  <si>
+    <t>23/04/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Surjapur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/16135)</t>
+  </si>
+  <si>
+    <t>ORD/000118/2024-2025</t>
+  </si>
+  <si>
+    <t>487/SMSD</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Surjapur water supply scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/16135)</t>
+  </si>
+  <si>
+    <t>ORD/000117/2024-2025</t>
+  </si>
+  <si>
+    <t>489/SMSM</t>
+  </si>
+  <si>
     <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Surjapur water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Baruipur]</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000021/2025-2026</t>
   </si>
   <si>
     <t>536/SMSD</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>MONOSEBA CONSTRUCTION</t>
-  </si>
-[...49 lines deleted...]
-    <t>489/SMSM</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -962,54 +962,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.36</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.36</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1194,54 +1194,54 @@
       <c r="I8" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>31.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>29.86</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>93.9</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1312,54 +1312,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P10" s="4">
         <v>53.26</v>
       </c>
       <c r="Q10" s="4">
-        <v>24.84</v>
+        <v>42.68</v>
       </c>
       <c r="R10" s="4">
-        <v>46.63</v>
+        <v>80.13</v>
       </c>
       <c r="S10" s="4">
         <v>76</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1431,57 +1431,57 @@
       <c r="H12" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>0.79</v>
+        <v>21.77</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>7.51</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>34.51</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1489,277 +1489,277 @@
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="P13" s="4">
-        <v>21.77</v>
+        <v>0.89</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J14" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="L14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M14" s="4" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="P14" s="4">
-        <v>0.89</v>
+        <v>0.84</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="I15" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J15" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K15" s="4" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="P15" s="4">
-        <v>0.84</v>
+        <v>0.89</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
         <v>76</v>
       </c>
       <c r="J16" s="13" t="s">
         <v>77</v>
       </c>
       <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="M16" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>0.89</v>
+        <v>0.79</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>172.42</v>
       </c>
       <c r="P17" s="8">
-        <v>24.84</v>
+        <v>82.41</v>
       </c>
       <c r="Q17" s="8">
-        <v>14.4</v>
+        <v>47.8</v>
       </c>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>