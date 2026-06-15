--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,62 @@
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Surjapur water supply scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/16135)</t>
   </si>
   <si>
     <t>ORD/000117/2024-2025</t>
   </si>
   <si>
     <t>489/SMSM</t>
   </si>
   <si>
     <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Surjapur water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Baruipur]</t>
   </si>
   <si>
     <t>ORD/000021/2025-2026</t>
   </si>
   <si>
     <t>536/SMSD</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>MONOSEBA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no-II of Surjapur water supply scheme (Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/02413/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-513</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39.990234" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1692,87 +1704,144 @@
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
         <v>0.79</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P17" s="4">
+        <v>7.44</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>179.86</v>
+      </c>
+      <c r="P18" s="8">
+        <v>82.41</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>45.82</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>