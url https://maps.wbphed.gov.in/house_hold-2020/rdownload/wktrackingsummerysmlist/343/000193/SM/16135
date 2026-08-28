--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,255 +89,255 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Proposed Ground water based SURJAPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Are</t>
   </si>
   <si>
     <t>SM/16135</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Surjapur Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000928/2022-2023</t>
+  </si>
+  <si>
+    <t>1180/SWD-I</t>
+  </si>
+  <si>
+    <t>01/09/2022</t>
+  </si>
+  <si>
+    <t>01/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Construction of boundary wall (Two nos) for SURJAPUR PWSS of Baruipur block, under Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24 Paraganas district under South 24 Pgns. W/S Divn-I, PHE, Dte. (TSM/018700) [Length - 50.0 mtr.] (Tube Well site-1 &amp; 2)</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000089/2023-2024</t>
   </si>
   <si>
     <t>442/SWD-I</t>
   </si>
   <si>
     <t>03/05/2023</t>
   </si>
   <si>
     <t>02/07/2023</t>
   </si>
   <si>
     <t>B.M. TRADERS</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Surjapur Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Laying distribution system, Rising main,including Funtional Household Tap connection(FHTC) for SURJAPUR piped water supply scheme of BARUIPUR Block, under augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under South 24 Pgns. W/S Division-I, P.H.E Dte. (TSM/018700)</t>
+  </si>
+  <si>
+    <t>JE RWS Baruipur Block</t>
+  </si>
+  <si>
+    <t>ORD/000087/2023-2024</t>
+  </si>
+  <si>
+    <t>347/SWD-I</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>01/03/2025</t>
+  </si>
+  <si>
+    <t>BAIDYA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Pump house cum chlorination room (Two nos) for SURJAPUR PWSS of Baruipur Block under Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district under South 24 Pgns W/S Division-I, PHE, Dte. (TSM/018700)</t>
+  </si>
+  <si>
+    <t>ORD/000126/2023-2024</t>
+  </si>
+  <si>
+    <t>569/SWD-I</t>
+  </si>
+  <si>
+    <t>15/05/2023</t>
+  </si>
+  <si>
+    <t>14/07/2023</t>
+  </si>
+  <si>
+    <t>BINAPANI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Surjapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000096/2023-2024</t>
+  </si>
+  <si>
+    <t>1094/SMD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>JAI BHARAT COMMERCIAL CORPORATION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for SURJAPUR PWSS of BARUIPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018700]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000653/2022-2023</t>
+  </si>
+  <si>
+    <t>3350/SWD-I</t>
+  </si>
+  <si>
+    <t>09/03/2023</t>
+  </si>
+  <si>
+    <t>08/04/2023</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR GIRI</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000261/2023-2024</t>
   </si>
   <si>
     <t>2428/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00020/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-30</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>BILL/02283/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-251</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for SURJAPUR PWSS of BARUIPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018700]</t>
-[...17 lines deleted...]
-    <t>TAPAS KUMAR GIRI</t>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Surjapur water supply scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/16135)</t>
+  </si>
+  <si>
+    <t>ORD/000117/2024-2025</t>
+  </si>
+  <si>
+    <t>489/SMSM</t>
+  </si>
+  <si>
+    <t>23/04/2024</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Surjapur water supply scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/16135)</t>
+  </si>
+  <si>
+    <t>ORD/000116/2024-2025</t>
+  </si>
+  <si>
+    <t>488/SMSD</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Surjapur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/16135)</t>
+  </si>
+  <si>
+    <t>ORD/000118/2024-2025</t>
+  </si>
+  <si>
+    <t>487/SMSD</t>
   </si>
   <si>
     <t>RTOR000330/2023-2024</t>
   </si>
   <si>
     <t>268/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...94 lines deleted...]
-    <t>489/SMSM</t>
   </si>
   <si>
     <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Surjapur water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Baruipur]</t>
   </si>
   <si>
     <t>ORD/000021/2025-2026</t>
   </si>
   <si>
     <t>536/SMSD</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>MONOSEBA CONSTRUCTION</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no-II of Surjapur water supply scheme (Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/02413/2024-2025</t>
   </si>
@@ -894,898 +894,898 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>13.85</v>
+        <v>2.36</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.36</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.82</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.36</v>
+        <v>13.85</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.36</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>99.82</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>22.03</v>
+        <v>53.26</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>42.68</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>80.13</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>76</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P6" s="4">
-        <v>2.57</v>
+        <v>11.28</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>54</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>7.94</v>
+        <v>21.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>7.51</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>34.51</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="P8" s="4">
         <v>31.8</v>
       </c>
       <c r="Q8" s="4">
         <v>29.86</v>
       </c>
       <c r="R8" s="4">
         <v>93.9</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>38</v>
+        <v>67</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>42</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>2.14</v>
+        <v>22.03</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>62</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>66</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>53.26</v>
+        <v>2.57</v>
       </c>
       <c r="Q10" s="4">
-        <v>42.68</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>80.13</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>51</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...6 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="P11" s="4">
-        <v>11.28</v>
+        <v>7.94</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="P12" s="4">
-        <v>21.77</v>
+        <v>0.89</v>
       </c>
       <c r="Q12" s="4">
-        <v>7.51</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>34.51</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>54</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O13" s="4" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="P13" s="4">
         <v>0.89</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>88</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>82</v>
+        <v>59</v>
       </c>
       <c r="P14" s="4">
         <v>0.84</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N15" s="4" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="P15" s="4">
-        <v>0.89</v>
+        <v>2.14</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>76</v>
+        <v>53</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
         <v>0.79</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O17" s="4" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="P17" s="4">
         <v>7.44</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
         <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>104</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>