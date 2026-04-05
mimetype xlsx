--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,68 +231,50 @@
     <t>SHIVAM ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Ratanpur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/16133)</t>
   </si>
   <si>
     <t>ORD/001223/2024-2025</t>
   </si>
   <si>
     <t>87/SMSD</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Ratanpur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/16133)</t>
   </si>
   <si>
     <t>ORD/001224/2024-2025</t>
   </si>
   <si>
     <t>85/SMSD</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUPER CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +663,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1273,146 +1255,87 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>0.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...18 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...29 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>273.12</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>