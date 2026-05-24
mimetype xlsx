--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -231,50 +231,77 @@
     <t>SHIVAM ENTERPRISE</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Ratanpur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/16133)</t>
   </si>
   <si>
     <t>ORD/001223/2024-2025</t>
   </si>
   <si>
     <t>87/SMSD</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Ratanpur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/16133)</t>
   </si>
   <si>
     <t>ORD/001224/2024-2025</t>
   </si>
   <si>
     <t>85/SMSD</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall, protection work for pipeline, approach road, development of land and other allied works for Ground water based RATANPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/16133)</t>
+  </si>
+  <si>
+    <t>ORD/000223/2024-2025</t>
+  </si>
+  <si>
+    <t>2641/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2026</t>
+  </si>
+  <si>
+    <t>SUPER CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Ratanpur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/16133)</t>
+  </si>
+  <si>
+    <t>ORD/001221/2024-2025</t>
+  </si>
+  <si>
+    <t>86/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -663,51 +690,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -822,54 +849,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>2.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.5</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.32</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -940,54 +967,54 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>31.72</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>14.83</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>46.76</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1058,54 +1085,54 @@
       <c r="I7" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>187.27</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>122.14</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>65.22</v>
       </c>
       <c r="S7" s="4">
         <v>90</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1255,87 +1282,207 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P10" s="4">
         <v>0.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>73</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P11" s="4">
+        <v>41.68</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>50</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>82</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>315.72</v>
+      </c>
+      <c r="P13" s="8">
+        <v>139.47</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>44.18</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>