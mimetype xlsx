--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,65 @@
     <t>Construction of boundary wall, protection work for pipeline, approach road, development of land and other allied works for Ground water based RATANPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/16133)</t>
   </si>
   <si>
     <t>ORD/000223/2024-2025</t>
   </si>
   <si>
     <t>2641/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>13/01/2026</t>
   </si>
   <si>
     <t>SUPER CONSTRUCTION</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Ratanpur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/16133)</t>
   </si>
   <si>
     <t>ORD/001221/2024-2025</t>
   </si>
   <si>
     <t>86/SMSD</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no-1 of Ratanpur water supply scheme(Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/02419/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-514</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1402,87 +1417,144 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P12" s="4">
         <v>0.91</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="4">
+        <v>6.98</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>322.69</v>
+      </c>
+      <c r="P14" s="8">
+        <v>139.47</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>43.22</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>