--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -107,192 +107,192 @@
   <si>
     <t>SM/16133</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of Ground Water Based Rantanpur Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000933/2022-2023</t>
   </si>
   <si>
     <t>1225/SWD-I</t>
   </si>
   <si>
     <t>06/09/2022</t>
   </si>
   <si>
     <t>06/10/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for RATANPUR PWSS of BARUIPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24- Parganas W/S Division-I, P.H.E. Dte. [TSM/017962]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000647/2022-2023</t>
+  </si>
+  <si>
+    <t>3319/SWD-I</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>M/S SABITA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Pump house cum Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for RATANPUR MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 1004] [TSM/017962].</t>
+  </si>
+  <si>
+    <t>ORD/000100/2023-2024</t>
+  </si>
+  <si>
+    <t>470/SWD-I</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>23/04/2025</t>
+  </si>
+  <si>
+    <t>M. MUKHERJEE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Ratanpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000094/2023-2024</t>
+  </si>
+  <si>
+    <t>1092/SMD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>02/07/2025</t>
+  </si>
+  <si>
+    <t>SHIVAM ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000133/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for RATANPUR PWSS of BARUIPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24- Parganas W/S Division-I, P.H.E. Dte. [TSM/017962]</t>
-[...20 lines deleted...]
-    <t>M/S SABITA ENTERPRISE</t>
+    <t>Construction of boundary wall, protection work for pipeline, approach road, development of land and other allied works for Ground water based RATANPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/16133)</t>
+  </si>
+  <si>
+    <t>ORD/000223/2024-2025</t>
+  </si>
+  <si>
+    <t>2641/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>13/01/2026</t>
+  </si>
+  <si>
+    <t>SUPER CONSTRUCTION</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration for 1) WB02435, L046-Mirpur on L045 to Ratanpur 2) WB02328, L043-Sankarpur II GP Office Ie Rajgara School via Gocharan Road</t>
   </si>
   <si>
     <t>BILL/01669/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-776</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall, Pump house cum Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for RATANPUR MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 1004] [TSM/017962].</t>
-[...43 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Ratanpur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/16133)</t>
   </si>
   <si>
     <t>ORD/001223/2024-2025</t>
   </si>
   <si>
     <t>87/SMSD</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Ratanpur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/16133)</t>
   </si>
   <si>
     <t>ORD/001224/2024-2025</t>
   </si>
   <si>
     <t>85/SMSD</t>
-  </si>
-[...16 lines deleted...]
-    <t>SUPER CONSTRUCTION</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Ratanpur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/16133)</t>
   </si>
   <si>
     <t>ORD/001221/2024-2025</t>
   </si>
   <si>
     <t>86/SMSD</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no-1 of Ratanpur water supply scheme(Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/02419/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-514</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
@@ -900,576 +900,576 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>25.6</v>
+        <v>31.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>46.76</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>31.72</v>
+        <v>187.27</v>
       </c>
       <c r="Q5" s="4">
-        <v>14.83</v>
+        <v>122.14</v>
       </c>
       <c r="R5" s="4">
-        <v>46.76</v>
+        <v>65.22</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>2.74</v>
+        <v>21.75</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>187.27</v>
+        <v>25.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>122.14</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>65.22</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>21.75</v>
+        <v>41.68</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>0.91</v>
+        <v>2.74</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>0.58</v>
+        <v>0.91</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="P11" s="4">
-        <v>41.68</v>
+        <v>0.58</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="P12" s="4">
         <v>0.91</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>56</v>
+        <v>45</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N13" s="4" t="s">