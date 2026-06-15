--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,74 @@
     <t>1144/SMD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>23/07/2025</t>
   </si>
   <si>
     <t>M/S.UTTAM KUMAR CHATTERJEE</t>
   </si>
   <si>
     <t>Construction of 250 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Pump house cum Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of RAJPUR KORABEG MOUZA Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 1692] [TSM/018299]</t>
   </si>
   <si>
     <t>ORD/000361/2023-2024</t>
   </si>
   <si>
     <t>1766/SWD-I</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Rajpur Korabag W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I) (SM/16131)</t>
+  </si>
+  <si>
+    <t>ORD/001240/2025-2026</t>
+  </si>
+  <si>
+    <t>739-1/SMSD</t>
+  </si>
+  <si>
+    <t>21/05/2025</t>
+  </si>
+  <si>
+    <t>05/06/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Rajpur Korabag W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I) (SM/16131)</t>
+  </si>
+  <si>
+    <t>ORD/001239/2025-2026</t>
+  </si>
+  <si>
+    <t>739/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -810,54 +834,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>2.64</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.62</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.17</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -985,54 +1009,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>31.75</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>31.09</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.94</v>
       </c>
       <c r="S6" s="4">
         <v>5</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1164,101 +1188,223 @@
       <c r="I9" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P9" s="4">
         <v>411.03</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>77.32</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>18.81</v>
       </c>
       <c r="S9" s="4">
         <v>45</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.82</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.82</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>578.84</v>
+      </c>
+      <c r="P12" s="8">
+        <v>111.03</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>19.18</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>