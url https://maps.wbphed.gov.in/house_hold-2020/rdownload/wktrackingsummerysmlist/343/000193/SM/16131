--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -107,162 +107,162 @@
   <si>
     <t>SM/16131</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of Ground Water Based Rajpur Korabag Piped Water Supply Scheme to accommodate FHTC in Joynagar-I Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000957/2022-2023</t>
   </si>
   <si>
     <t>1307/SWD-I</t>
   </si>
   <si>
     <t>14/09/2022</t>
   </si>
   <si>
     <t>14/10/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Rajpur Korabag water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000284/2023-2024</t>
+  </si>
+  <si>
+    <t>1144/SMD</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>M/S.UTTAM KUMAR CHATTERJEE</t>
+  </si>
+  <si>
+    <t>Construction of 250 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Pump house cum Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of RAJPUR KORABEG MOUZA Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 1692] [TSM/018299]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000361/2023-2024</t>
+  </si>
+  <si>
+    <t>1766/SWD-I</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>26/01/2026</t>
+  </si>
+  <si>
+    <t>EQUIPMENTS AND SPARES AGENCIES</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos Rig bored 250mm x 150 mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for RAJPUR KORABEG PWSS to accommodate FHTC in Joynagar-I Block Under South 24 Parganas W/S Division-I, P.H.E Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (TSM/018299)</t>
+  </si>
+  <si>
+    <t>ORD/000705/2022-2023</t>
+  </si>
+  <si>
+    <t>3514/SWD-I</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>16/04/2023</t>
+  </si>
+  <si>
+    <t>SOURAV GHOSH</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000116/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Platform and for providing FHTC , protection wall for laying pipeline and other allied works for Ground water based RAJPUR KORABAG piped water supply scheme to accommodate FHTC in JOYNAGAR-I block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/16131) (2nd call)</t>
   </si>
   <si>
     <t>ORD/000738/2024-2025</t>
   </si>
   <si>
     <t>4636/SWD-I</t>
   </si>
   <si>
     <t>14/11/2024</t>
   </si>
   <si>
     <t>29/12/2024</t>
   </si>
   <si>
-    <t>EQUIPMENTS AND SPARES AGENCIES</t>
-[...28 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/05031/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-560</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...37 lines deleted...]
-    <t>26/01/2026</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Rajpur Korabag W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I) (SM/16131)</t>
   </si>
   <si>
     <t>ORD/001240/2025-2026</t>
   </si>
   <si>
     <t>739-1/SMSD</t>
   </si>
   <si>
     <t>21/05/2025</t>
   </si>
   <si>
     <t>05/06/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Rajpur Korabag W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I) (SM/16131)</t>
   </si>
   <si>
     <t>ORD/001239/2025-2026</t>
   </si>
   <si>
     <t>739/SMSD</t>
   </si>
@@ -856,542 +856,542 @@
         <v>2.64</v>
       </c>
       <c r="Q3" s="4">
         <v>2.62</v>
       </c>
       <c r="R3" s="4">
         <v>99.17</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>32.75</v>
+        <v>21.6</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>71.4</v>
+        <v>411.03</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>154.74</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>37.65</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>31.75</v>
       </c>
       <c r="Q6" s="4">
         <v>31.09</v>
       </c>
       <c r="R6" s="4">
         <v>97.94</v>
       </c>
       <c r="S6" s="4">
         <v>5</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>6.04</v>
+        <v>32.75</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>21.6</v>
+        <v>71.4</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>411.03</v>
+        <v>6.04</v>
       </c>
       <c r="Q9" s="4">
-        <v>77.32</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>18.81</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
         <v>0.82</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="P11" s="4">
         <v>0.82</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>77</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>578.84</v>
       </c>
       <c r="P12" s="8">
-        <v>111.03</v>
+        <v>188.45</v>
       </c>
       <c r="Q12" s="8">
-        <v>19.18</v>
+        <v>32.56</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>