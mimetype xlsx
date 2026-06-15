--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,62 @@
     <t>BP-2024-25-787</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
   </si>
   <si>
     <t>Construction of boundary wall, platform for FHTC, pipeline protection development of land and other allied works for Ground water based PURANDARPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/16129)</t>
   </si>
   <si>
     <t>ORD/000294/2024-2025</t>
   </si>
   <si>
     <t>3133/SWD-I</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>RAJLAXMI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no-I of Purandarpur water supply scheme(Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/00495/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +669,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -877,54 +889,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>2.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.35</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -995,54 +1007,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>31.72</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>19.29</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>60.81</v>
       </c>
       <c r="S6" s="4">
         <v>64</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1056,54 +1068,54 @@
       <c r="I7" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>172.64</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>69.58</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>40.31</v>
       </c>
       <c r="S7" s="4">
         <v>80</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1174,101 +1186,158 @@
       <c r="I9" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>67.13</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>4.51</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>6.72</v>
       </c>
       <c r="S9" s="4">
         <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B10" s="7"/>
-[...15 lines deleted...]
-      <c r="P10" s="8">
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L10" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>1.12</v>
+      </c>
+      <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="8"/>
-      <c r="S10" s="8"/>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>75</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>324.84</v>
+      </c>
+      <c r="P11" s="8">
+        <v>95.87</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>29.51</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>