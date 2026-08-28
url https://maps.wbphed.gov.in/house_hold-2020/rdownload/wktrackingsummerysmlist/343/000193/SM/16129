--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -77,198 +77,198 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Proposed Ground water based PURANDARPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected</t>
+  </si>
+  <si>
+    <t>SM/16129</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Purandarpur Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000935/2022-2023</t>
+  </si>
+  <si>
+    <t>1227/SWD-I</t>
+  </si>
+  <si>
+    <t>06/09/2022</t>
+  </si>
+  <si>
+    <t>06/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for PURANDARPUR PWSS of BARUIPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018251]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000648/2022-2023</t>
+  </si>
+  <si>
+    <t>3320/SWD-I</t>
+  </si>
+  <si>
+    <t>06/03/2023</t>
+  </si>
+  <si>
+    <t>05/04/2023</t>
+  </si>
+  <si>
+    <t>M/S BASAK CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Pump house cum Chlorine Room, Boundary Wall along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for PURANDARPUR MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 934] [TSM/018251]</t>
+  </si>
+  <si>
+    <t>ORD/000070/2023-2024</t>
+  </si>
+  <si>
+    <t>371/SWD-I</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>26/07/2023</t>
+  </si>
+  <si>
+    <t>SUJATA CONSTRUCTION</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Proposed Ground water based PURANDARPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Purandapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000092/2023-2024</t>
   </si>
   <si>
     <t>1090/SMD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>ASHIM UDYOG</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...19 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000127/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for PURANDARPUR PWSS of BARUIPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018251]</t>
-[...38 lines deleted...]
-    <t>SUJATA CONSTRUCTION</t>
+    <t>Construction of boundary wall, platform for FHTC, pipeline protection development of land and other allied works for Ground water based PURANDARPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/16129)</t>
+  </si>
+  <si>
+    <t>ORD/000294/2024-2025</t>
+  </si>
+  <si>
+    <t>3133/SWD-I</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>RAJLAXMI CONSTRUCTION</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration of Jagita Sarda House to Khalpar Bypass Via Roybahadur Via Projit Mondal To Nikfiil Ranjan Roy House Via Khardhya Math Via Bapi Naskar House</t>
   </si>
   <si>
     <t>BILL/01702/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-787</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
-  </si>
-[...16 lines deleted...]
-    <t>RAJLAXMI CONSTRUCTION</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no-I of Purandarpur water supply scheme(Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/00495/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -807,452 +807,452 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>20.81</v>
+        <v>2.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.35</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>2.5</v>
+        <v>31.72</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.48</v>
+        <v>19.29</v>
       </c>
       <c r="R4" s="4">
-        <v>99.35</v>
+        <v>60.81</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>64</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K5" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>27.76</v>
+        <v>172.64</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>69.58</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>40.31</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>31.72</v>
+        <v>20.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>19.29</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>60.81</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>64</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>172.64</v>
+        <v>27.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>69.58</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>40.31</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="I8" s="13"/>
-[...1 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>1.16</v>
+        <v>67.13</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>4.51</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>6.72</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>67.13</v>
+        <v>1.16</v>
       </c>
       <c r="Q9" s="4">
-        <v>4.51</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>6.72</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4">
         <v>42152</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">