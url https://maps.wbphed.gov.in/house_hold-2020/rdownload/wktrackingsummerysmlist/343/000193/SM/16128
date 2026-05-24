--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,68 @@
     <t>RTOR000331/2023-2024</t>
   </si>
   <si>
     <t>273/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration for Dakhshin Kalyanpur Panchanantala to Uttar Sashan Santali Sangha (Barikpara, Gazipara, Kalyanpur Uttar Railgate, Pashchim Madhabpur)</t>
   </si>
   <si>
     <t>BILL/01730/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-794</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for PASCHIM MADHABPUR PWSS of BARUIPUR Block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [SM/16128]</t>
+  </si>
+  <si>
+    <t>ORD/001065/2024-2025</t>
+  </si>
+  <si>
+    <t>5187/SWD-I</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>25/05/2025</t>
+  </si>
+  <si>
+    <t>SIMPLEX DRILLING COMPANY</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -927,54 +945,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>2.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.36</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1045,54 +1063,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>67.07</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>29.21</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>43.56</v>
       </c>
       <c r="S7" s="4">
         <v>60</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1173,87 +1191,148 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>1.6</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="P10" s="4">
+        <v>15.8</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>123.95</v>
+      </c>
+      <c r="P11" s="8">
+        <v>31.58</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>25.48</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>