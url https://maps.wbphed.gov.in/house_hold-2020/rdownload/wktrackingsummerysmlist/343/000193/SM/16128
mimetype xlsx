--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,62 @@
     <t>BP-2024-25-794</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for PASCHIM MADHABPUR PWSS of BARUIPUR Block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [SM/16128]</t>
   </si>
   <si>
     <t>ORD/001065/2024-2025</t>
   </si>
   <si>
     <t>5187/SWD-I</t>
   </si>
   <si>
     <t>18/12/2024</t>
   </si>
   <si>
     <t>25/05/2025</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING COMPANY</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no-1 of Paschim Madhabpur water supply scheme (Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/01215/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1252,87 +1264,144 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>15.8</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="P11" s="4">
+        <v>3.53</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>127.47</v>
+      </c>
+      <c r="P12" s="8">
+        <v>31.58</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>24.77</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>