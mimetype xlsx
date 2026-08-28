--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -77,207 +77,207 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Proposed Ground water based PASCHIM MADHABPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Aff</t>
+  </si>
+  <si>
+    <t>SM/16128</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Pachim Madhabpur Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000936/2022-2023</t>
+  </si>
+  <si>
+    <t>1237/SWD-I</t>
+  </si>
+  <si>
+    <t>07/09/2022</t>
+  </si>
+  <si>
+    <t>07/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Pump House cum Chlorine Room along with Laying distribution, Rising main, Funtional Household Tap Connection (FHTC) for PASCHIM MADHABPUR PWSS of BARUIPUR Block for Augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns. W/S Division-I, P.H.E Dte. [TSM/018425]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000088/2023-2024</t>
+  </si>
+  <si>
+    <t>346/SWD-I</t>
+  </si>
+  <si>
+    <t>26/04/2023</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>S.N. ENTERPRISE</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Proposed Ground water based PASCHIM MADHABPUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Aff</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 of Paschim Madhabpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000090/2023-2024</t>
   </si>
   <si>
     <t>1083/SMD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>S.S. SIGNS</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...1 lines deleted...]
-  <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for PASCHIM MADHABPUR PWSS of BARUIPUR Block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018425] (3rd Call)</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000230/2023-2024</t>
   </si>
   <si>
     <t>1406/SWD-I</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
     <t>13/08/2023</t>
   </si>
   <si>
     <t>KHAN CONSTRUCTION</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Pachim Madhabpur Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000262/2023-2024</t>
   </si>
   <si>
     <t>2427/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall, Pump House cum Chlorine Room along with Laying distribution, Rising main, Funtional Household Tap Connection (FHTC) for PASCHIM MADHABPUR PWSS of BARUIPUR Block for Augmentation of surface water based W/S scheme in the arsenic affected areas of South 24 Parganas district under Baruipur sub Division of South 24 Pgns. W/S Division-I, P.H.E Dte. [TSM/018425]</t>
-[...17 lines deleted...]
-    <t>S.N. ENTERPRISE</t>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for PASCHIM MADHABPUR PWSS of BARUIPUR Block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [SM/16128]</t>
+  </si>
+  <si>
+    <t>ORD/001065/2024-2025</t>
+  </si>
+  <si>
+    <t>5187/SWD-I</t>
+  </si>
+  <si>
+    <t>18/12/2024</t>
+  </si>
+  <si>
+    <t>25/05/2025</t>
+  </si>
+  <si>
+    <t>SIMPLEX DRILLING COMPANY</t>
   </si>
   <si>
     <t>RTOR000331/2023-2024</t>
   </si>
   <si>
     <t>273/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration for Dakhshin Kalyanpur Panchanantala to Uttar Sashan Santali Sangha (Barikpara, Gazipara, Kalyanpur Uttar Railgate, Pashchim Madhabpur)</t>
   </si>
   <si>
     <t>BILL/01730/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-794</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
-  </si>
-[...16 lines deleted...]
-    <t>SIMPLEX DRILLING COMPANY</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no-1 of Paschim Madhabpur water supply scheme (Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/01215/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -816,507 +816,507 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>9.38</v>
+        <v>2.37</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.36</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.91</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>15.87</v>
+        <v>67.07</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>29.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>43.56</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>2.37</v>
+        <v>9.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.36</v>
+        <v>0</v>
       </c>
       <c r="R5" s="4">
-        <v>99.91</v>
+        <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>32</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>9.81</v>
+        <v>15.87</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>67.07</v>
+        <v>9.81</v>
       </c>
       <c r="Q7" s="4">
-        <v>29.21</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>43.56</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>2.05</v>
+        <v>15.8</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>62</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>58</v>
       </c>
       <c r="P9" s="4">
-        <v>1.6</v>
+        <v>2.05</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>68</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
-[...6 lines deleted...]
-      </c>
+        <v>69</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
-        <v>15.8</v>
+        <v>1.6</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4">
         <v>42152</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">