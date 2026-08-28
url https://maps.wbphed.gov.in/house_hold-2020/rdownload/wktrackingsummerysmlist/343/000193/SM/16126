--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,243 +89,243 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Proposed Ground water based NOR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of</t>
   </si>
   <si>
     <t>SM/16126</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Nor Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000937/2022-2023</t>
+  </si>
+  <si>
+    <t>1250/SWD-I</t>
+  </si>
+  <si>
+    <t>08/09/2022</t>
+  </si>
+  <si>
+    <t>08/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for NOR PWSS of BARUIPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018252]</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000640/2022-2023</t>
   </si>
   <si>
     <t>3286/SWD-I</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>02/04/2023</t>
   </si>
   <si>
     <t>TAPAS KUMAR GIRI</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Nor Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Construction of Pump house cum Chlorine Room, Boundary Wall along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for NOR MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 668] [TSM/018252]</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000168/2023-2024</t>
+  </si>
+  <si>
+    <t>965/SWD-I</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>26/03/2025</t>
+  </si>
+  <si>
+    <t>M/S B.N. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with neither neither allied accessories at P.H. 1 &amp; 2 of Nor water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001624/2023-2024</t>
+  </si>
+  <si>
+    <t>4214/SMD</t>
+  </si>
+  <si>
+    <t>31/10/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>PS &amp; ASSOCIATES</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000126/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Nor W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/16126)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000300/2024-2025</t>
   </si>
   <si>
     <t>927/SMSD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>13/07/2024</t>
   </si>
   <si>
-    <t>PS &amp; ASSOCIATES</t>
-[...1 lines deleted...]
-  <si>
     <t>Construction of platfrom for Providing FHTC, Protection work for Pipeline, Development of Land, and other allied works for "Ground Water Based NOR Piped Water Supply Scheme to Accommodate FHTC in Baruipur Block Under South 24 Parganas W/S Division-I, PHE Dte. For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District." SM/16126</t>
   </si>
   <si>
     <t>ORD/000341/2024-2025</t>
   </si>
   <si>
     <t>3315/SWD-I</t>
   </si>
   <si>
     <t>23/07/2024</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>MILAN GHOSH</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Nor water supply scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/16126)</t>
   </si>
   <si>
     <t>ORD/000321/2024-2025</t>
   </si>
   <si>
     <t>1015/SMSD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Nor water supply scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/16126)</t>
+  </si>
+  <si>
+    <t>ORD/000303/2024-2025</t>
+  </si>
+  <si>
+    <t>1008/SMSD</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
+  </si>
+  <si>
+    <t>BILL/04685/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-501</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration of Debipur More to Sonagachi More.</t>
   </si>
   <si>
     <t>BILL/01734/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-798</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
-  </si>
-[...61 lines deleted...]
-    <t>01/01/2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -852,701 +852,701 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>31.8</v>
+        <v>2.45</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.46</v>
       </c>
       <c r="S3" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.45</v>
+        <v>31.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>14.5</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>45.61</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>9.28</v>
+        <v>140.38</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>70.57</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>50.27</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>0.58</v>
+        <v>25.9</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>48.46</v>
+        <v>9.28</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>0.92</v>
+        <v>0.58</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>2.46</v>
+        <v>48.46</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>15.85</v>
+        <v>0.92</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>75</v>
+        <v>48</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>80</v>
+        <v>53</v>
       </c>
       <c r="P11" s="4">
-        <v>140.38</v>
+        <v>0.92</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>25.9</v>
+        <v>15.85</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>43</v>
+        <v>84</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.92</v>
+        <v>2.46</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>279</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>87.51</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>31.36</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>