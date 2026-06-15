--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,74 @@
     <t>1736/SWD-I</t>
   </si>
   <si>
     <t>10/08/2023</t>
   </si>
   <si>
     <t>01/05/2025</t>
   </si>
   <si>
     <t>M. MUKHERJEE</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Mahismari W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I) (SM/16125)</t>
   </si>
   <si>
     <t>ORD/002312/2024-2025</t>
   </si>
   <si>
     <t>382/SMSD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>02/04/2025</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at P.H. No.1 of Mahishmari w/s scheme . Application no. 1008233712.</t>
+  </si>
+  <si>
+    <t>BILL/02411/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-515</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation for new service connection at P.H. No.2 of Mahishmari w/s scheme . Application no.1008233737.</t>
+  </si>
+  <si>
+    <t>BILL/02412/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-516</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,70 +678,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -813,54 +837,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.75</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.53</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -988,54 +1012,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>31.63</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>30.23</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>95.58</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1110,54 +1134,54 @@
       <c r="I8" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
         <v>350.46</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>68.36</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>19.51</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1185,87 +1209,201 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P9" s="4">
         <v>0.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P10" s="4">
+        <v>6.91</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="P11" s="4">
+        <v>5.4</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>502.54</v>
+      </c>
+      <c r="P12" s="8">
+        <v>101.34</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>20.17</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>