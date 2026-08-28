--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -107,150 +107,150 @@
   <si>
     <t>SM/16125</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of Ground Water Based Mahishmari Piped Water Supply Scheme to accommodate FHTC in Joynagar-I Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000958/2022-2023</t>
   </si>
   <si>
     <t>1183/SWD-I</t>
   </si>
   <si>
     <t>01/09/2022</t>
   </si>
   <si>
     <t>01/10/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Mahismari water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000286/2023-2024</t>
+  </si>
+  <si>
+    <t>1146/SMD</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>05/07/2026</t>
+  </si>
+  <si>
+    <t>SARKAR ELECTRICAL</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Pump house cum Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for MAHISHMARI MOUZA Piped Water Supply Scheme of JAYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 1025] [TSM/018296]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000350/2023-2024</t>
+  </si>
+  <si>
+    <t>1736/SWD-I</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
+  </si>
+  <si>
+    <t>M. MUKHERJEE</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos Rig bored 250mm x 150 mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for MAHISMARI PWSS to Joynagar-I Block Under South 24 Parganas W/S Division-I, P.H.E Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (TSM/018296)</t>
+  </si>
+  <si>
+    <t>ORD/000707/2022-2023</t>
+  </si>
+  <si>
+    <t>3520/SWD-I</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>16/04/2023</t>
+  </si>
+  <si>
+    <t>MALLICK CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000115/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Platform for providing FHTC, protection wall for laying pipeline, restoraton of damaged roads due to laying of pieline other allied worksand miscelleneous work for Ground water based MAHISMARI piped water supply scheme to accommodate FHTC in JOYNAGAR-I block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/16125) (2nd call)</t>
   </si>
   <si>
     <t>ORD/000772/2024-2025</t>
   </si>
   <si>
     <t>4757/SWD-I</t>
   </si>
   <si>
     <t>21/11/2024</t>
   </si>
   <si>
     <t>05/01/2025</t>
   </si>
   <si>
     <t>B.M. ENTERPRISE</t>
-  </si>
-[...67 lines deleted...]
-    <t>M. MUKHERJEE</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Mahismari W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I) (SM/16125)</t>
   </si>
   <si>
     <t>ORD/002312/2024-2025</t>
   </si>
   <si>
     <t>382/SMSD</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>02/04/2025</t>
   </si>
   <si>
     <t>Quotation for new service connection at P.H. No.1 of Mahishmari w/s scheme . Application no. 1008233712.</t>
   </si>
   <si>
     <t>BILL/02411/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-515</t>
   </si>
@@ -859,409 +859,409 @@
         <v>2.76</v>
       </c>
       <c r="Q3" s="4">
         <v>2.75</v>
       </c>
       <c r="R3" s="4">
         <v>99.53</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>25.32</v>
+        <v>21.77</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" s="4">
+        <v>350.46</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>68.36</v>
+      </c>
+      <c r="R5" s="4">
+        <v>19.51</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...13 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="I6" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>31.63</v>
       </c>
       <c r="Q6" s="4">
         <v>30.23</v>
       </c>
       <c r="R6" s="4">
         <v>95.58</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>21.77</v>
+        <v>25.32</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>350.46</v>
+        <v>57.33</v>
       </c>
       <c r="Q8" s="4">
-        <v>68.36</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>19.51</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>53</v>
+        <v>34</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>58</v>
+        <v>39</v>
       </c>
       <c r="P9" s="4">
         <v>0.95</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
@@ -1274,51 +1274,51 @@
         <v>6.91</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">