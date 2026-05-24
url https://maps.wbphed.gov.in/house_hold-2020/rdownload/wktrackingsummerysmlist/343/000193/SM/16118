--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -236,129 +236,156 @@
   <si>
     <t>BP-2024-25-781</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
   </si>
   <si>
     <t>Baruipur Ramnagar Uttarbhag Port Canning Road Permanent restoration work for 5800.0 mtr of trench(0.00 Km-1.20 Km, 1.70 Km-2.50 Km, and 3.50 Km-4.40 Km) Total trench length=5800 mtr, cause due to pipe laying work of PHED under South 24 Pgns.Divn, PWD in the District of South 24 Pgns during the year 2024-2025.</t>
   </si>
   <si>
     <t>BILL/00544/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-332</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS. DIVISION, PWD</t>
   </si>
   <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Dudhnai W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/16118)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000212/2024-2025</t>
+  </si>
+  <si>
+    <t>928/SMSD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>B.T.PROJECTS PVT.LTD.</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Dudhnai W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/16118)</t>
+  </si>
+  <si>
+    <t>ORD/000142/2024-2025</t>
+  </si>
+  <si>
+    <t>934/SMSD</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Dudhnai water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>ORD/000086/2023-2024</t>
+  </si>
+  <si>
+    <t>1066/SMD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
     <t>Construction of Pump house cum Chlorine Room, Boundary Wall along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for DUDHNAI Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 661] [TSM/017763]</t>
   </si>
   <si>
     <t>ORD/000305/2023-2024</t>
   </si>
   <si>
     <t>1694/SWD-I</t>
   </si>
   <si>
     <t>07/08/2023</t>
   </si>
   <si>
     <t>30/12/2025</t>
   </si>
   <si>
     <t>A.G.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of platfrom for FHTC, restoration of road after laying of Pipeline, Land devolopment and other allied works for "Ground Water Based DUDHNAI Piped Water Supply Scheme to Accommodate FHTC in BARUIPUR Block Under South 24 Parganas W/S Division-I, PHE Dte. For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District." (SM/16118)</t>
   </si>
   <si>
     <t>ORD/000375/2024-2025</t>
   </si>
   <si>
     <t>3548/SWD-I</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
-    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Dudhnai W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/16118)</t>
-[...44 lines deleted...]
-    <t>01/04/2026</t>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for DUDHNAI Piped Water Supply Scheme to accommodate FHTC in BARUIPUR Block under South 24-Parganas W/S Division-I, South 24 Parganas District for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/16118]</t>
+  </si>
+  <si>
+    <t>ORD/000574/2024-2025</t>
+  </si>
+  <si>
+    <t>4273/SWD-I</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>M/S SUNDARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Dudhnai W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/16118)</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>933/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -747,51 +774,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W17"/>
+  <dimension ref="A1:W19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -910,54 +937,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>31.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.29</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>48.13</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -967,54 +994,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.5</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.46</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.28</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1388,384 +1415,506 @@
         <v>20</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>26</v>
+        <v>75</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>27</v>
+        <v>76</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>151.11</v>
+        <v>0.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>44</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L13" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>87.42</v>
+        <v>0.91</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="J14" s="13" t="s">
+      <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="K14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M14" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>92</v>
+        <v>81</v>
       </c>
       <c r="P14" s="4">
-        <v>0.58</v>
+        <v>22.37</v>
       </c>
       <c r="Q14" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R14" s="4">
-        <v>0</v>
+        <v>12.33</v>
       </c>
       <c r="S14" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.91</v>
+        <v>151.11</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>137</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>90.66</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>96</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>86</v>
+        <v>26</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>87</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>100</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="P16" s="4">
-        <v>22.37</v>
+        <v>87.42</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
-      <c r="A17" s="7" t="s">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="B17" s="7"/>
-[...22 lines deleted...]
-      <c r="S17" s="8"/>
+      <c r="I17" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="P17" s="4">
+        <v>15.72</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>4.04</v>
+      </c>
+      <c r="R17" s="4">
+        <v>25.69</v>
+      </c>
+      <c r="S17" s="4">
+        <v>100</v>
+      </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="3">
+        <v>16</v>
+      </c>
+      <c r="B18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H18" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="I18" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="K18" s="4" t="s">
+        <v>108</v>
+      </c>
+      <c r="L18" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="M18" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N18" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="P18" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>0</v>
+      </c>
+      <c r="R18" s="4">
+        <v>0</v>
+      </c>
+      <c r="S18" s="4">
+        <v>100</v>
+      </c>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
+    <row r="19" spans="1:23">
+      <c r="A19" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="14"/>
+      <c r="J19" s="14"/>
+      <c r="K19" s="8"/>
+      <c r="L19" s="8"/>
+      <c r="M19" s="8"/>
+      <c r="N19" s="8"/>
+      <c r="O19" s="8">
+        <v>388.11</v>
+      </c>
+      <c r="P19" s="8">
+        <v>161.55</v>
+      </c>
+      <c r="Q19" s="8">
+        <v>41.62</v>
+      </c>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="1"/>
+      <c r="U19" s="1"/>
+      <c r="V19" s="1"/>
+      <c r="W19" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A19:N19"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>