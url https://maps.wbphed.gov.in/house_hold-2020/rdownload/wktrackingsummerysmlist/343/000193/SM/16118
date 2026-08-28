--- v1 (2026-05-24)
+++ v2 (2026-08-28)
@@ -89,303 +89,303 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Proposed Ground water based DUDHNAI piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Area</t>
   </si>
   <si>
     <t>SM/16118</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Dudhnai Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000940/2022-2023</t>
+  </si>
+  <si>
+    <t>1257/SWD-I</t>
+  </si>
+  <si>
+    <t>09/09/2022</t>
+  </si>
+  <si>
+    <t>09/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for DUDHNAI PWSS of BARUIPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24- Parganas W/S Division-I, P.H.E. Dte. [TSM/017763]</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>JE RWS</t>
   </si>
   <si>
     <t>ORD/000650/2022-2023</t>
   </si>
   <si>
     <t>3322/SWD-I</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>MAHI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Dudhnai Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Dudhnai water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000086/2023-2024</t>
+  </si>
+  <si>
+    <t>1066/SMD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2026</t>
+  </si>
+  <si>
+    <t>B.T.PROJECTS PVT.LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Pump house cum Chlorine Room, Boundary Wall along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for DUDHNAI Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 661] [TSM/017763]</t>
+  </si>
+  <si>
+    <t>ORD/000305/2023-2024</t>
+  </si>
+  <si>
+    <t>1694/SWD-I</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>30/12/2025</t>
+  </si>
+  <si>
+    <t>A.G.S. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000123/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Dudhnai W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/16118)</t>
+  </si>
+  <si>
+    <t>ORD/000212/2024-2025</t>
+  </si>
+  <si>
+    <t>928/SMSD</t>
+  </si>
+  <si>
+    <t>28/06/2024</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Dudhnai W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/16118)</t>
+  </si>
+  <si>
+    <t>ORD/000142/2024-2025</t>
+  </si>
+  <si>
+    <t>934/SMSD</t>
+  </si>
+  <si>
+    <t>Construction of platfrom for FHTC, restoration of road after laying of Pipeline, Land devolopment and other allied works for "Ground Water Based DUDHNAI Piped Water Supply Scheme to Accommodate FHTC in BARUIPUR Block Under South 24 Parganas W/S Division-I, PHE Dte. For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District." (SM/16118)</t>
+  </si>
+  <si>
+    <t>ORD/000375/2024-2025</t>
+  </si>
+  <si>
+    <t>3548/SWD-I</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>16/12/2025</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for DUDHNAI Piped Water Supply Scheme to accommodate FHTC in BARUIPUR Block under South 24-Parganas W/S Division-I, South 24 Parganas District for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/16118]</t>
+  </si>
+  <si>
+    <t>ORD/000574/2024-2025</t>
+  </si>
+  <si>
+    <t>4273/SWD-I</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>02/02/2025</t>
+  </si>
+  <si>
+    <t>M/S SUNDARI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Dudhnai W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/16118)</t>
+  </si>
+  <si>
+    <t>ORD/000143/2024-2025</t>
+  </si>
+  <si>
+    <t>933/SMSD</t>
+  </si>
+  <si>
+    <t>Additional Charges for service connection at pump house no-I of Dudhnai.(Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/00407/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-99</t>
+  </si>
+  <si>
+    <t>10/06/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/00129/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-33</t>
+  </si>
+  <si>
+    <t>24/04/2024</t>
+  </si>
+  <si>
+    <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.32]</t>
+  </si>
+  <si>
+    <t>BILL/00492/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-293</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
+  </si>
+  <si>
+    <t>Baruipur Ramnagar Uttarbhag Port Canning Road Permanent restoration work for 5800.0 mtr of trench(0.00 Km-1.20 Km, 1.70 Km-2.50 Km, and 3.50 Km-4.40 Km) Total trench length=5800 mtr, cause due to pipe laying work of PHED under South 24 Pgns.Divn, PWD in the District of South 24 Pgns during the year 2024-2025.</t>
+  </si>
+  <si>
+    <t>BILL/00544/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-332</t>
+  </si>
+  <si>
+    <t>24/09/2024</t>
+  </si>
+  <si>
+    <t>EXECUTIVE ENGINEER, SOUTH 24 PGS. DIVISION, PWD</t>
+  </si>
+  <si>
+    <t>Alipore Division</t>
+  </si>
+  <si>
+    <t>Road restoration for 1) L027-Sagarsangha Math on T03 to Dudhnai(WB/02/480) 2) Construction of Road from Fultala Chow More to Block-A, B.C,D to Ramkrisna Polly to Mohamonilala Greater Kolkata Enginnering College to Ramnagar Bazar via Dhapdhopi road Shakharipukur under Baruipur Block.</t>
+  </si>
+  <si>
+    <t>BILL/01676/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-781</t>
+  </si>
+  <si>
+    <t>25/10/2024</t>
+  </si>
+  <si>
+    <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
   </si>
   <si>
     <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/04684/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-502</t>
   </si>
   <si>
     <t>12/02/2024</t>
-  </si>
-[...181 lines deleted...]
-    <t>933/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -912,965 +912,965 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>31.77</v>
+        <v>2.5</v>
       </c>
       <c r="Q3" s="4">
-        <v>15.29</v>
+        <v>2.46</v>
       </c>
       <c r="R3" s="4">
-        <v>48.13</v>
+        <v>98.28</v>
       </c>
       <c r="S3" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.5</v>
+        <v>31.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.46</v>
+        <v>15.29</v>
       </c>
       <c r="R4" s="4">
-        <v>98.28</v>
+        <v>48.13</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>25.32</v>
+        <v>22.37</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.76</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>12.33</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>9.99</v>
+        <v>151.11</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>137</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>90.66</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>49</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>2.65</v>
+        <v>25.32</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>6.66</v>
+        <v>0.58</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="P9" s="4">
-        <v>4.4</v>
+        <v>0.91</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>63</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-      <c r="J10" s="13"/>
+        <v>67</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>68</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>5.78</v>
+        <v>87.42</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="P11" s="4">
-        <v>20</v>
+        <v>15.72</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>4.04</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>25.69</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>75</v>
+        <v>41</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>76</v>
+        <v>42</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>62</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>47</v>
       </c>
       <c r="P12" s="4">
-        <v>0.58</v>
+        <v>0.91</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N13" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="P13" s="4">
-        <v>0.91</v>
+        <v>2.65</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>85</v>
-[...6 lines deleted...]
-      </c>
+        <v>86</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="P14" s="4">
-        <v>22.37</v>
+        <v>6.66</v>
       </c>
       <c r="Q14" s="4">
-        <v>2.76</v>
+        <v>0</v>
       </c>
       <c r="R14" s="4">
-        <v>12.33</v>
+        <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O15" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>151.11</v>
+        <v>4.4</v>
       </c>
       <c r="Q15" s="4">
-        <v>137</v>
+        <v>0</v>
       </c>
       <c r="R15" s="4">
-        <v>90.66</v>
+        <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>87.42</v>
+        <v>20</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>103</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>104</v>
       </c>
       <c r="N17" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>105</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>15.72</v>
+        <v>5.78</v>
       </c>
       <c r="Q17" s="4">
-        <v>4.04</v>
+        <v>0</v>
       </c>
       <c r="R17" s="4">
-        <v>25.69</v>
+        <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="3">
         <v>16</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="3"/>
       <c r="D18" s="3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E18" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="I18" s="13"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="I18" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K18" s="4" t="s">
+      <c r="L18" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="L18" s="4" t="s">
+      <c r="M18" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="M18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N18" s="4" t="s">
-        <v>80</v>
+        <v>109</v>
       </c>
       <c r="O18" s="4" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
       <c r="P18" s="4">
-        <v>0.91</v>
+        <v>9.99</v>
       </c>
       <c r="Q18" s="4">
         <v>0</v>
       </c>
       <c r="R18" s="4">
         <v>0</v>
       </c>
       <c r="S18" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" s="7" t="s">
         <v>110</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="11"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="14"/>
       <c r="I19" s="14"/>
       <c r="J19" s="14"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8">
         <v>388.11</v>