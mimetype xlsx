--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -204,65 +204,50 @@
     <t>17/10/2023</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>GARAI INFRA PROJECT</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia &amp; 360 mtr. deep Tubewell having 66 mtr. housing by Rotary method for DHOSA Piped Water Supply Scheme to accommodate FHTC in Jaynagar-I block under South 24-Pgns. W/S Division-I, South 24-Pgns. District for Augnemtation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. Dist. [SM/16117]</t>
   </si>
   <si>
     <t>ORD/000809/2023-2024</t>
   </si>
   <si>
     <t>1287/SWD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>05/12/2025</t>
   </si>
   <si>
     <t>ASHIM SHIL</t>
-  </si>
-[...13 lines deleted...]
-    <t>01/05/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +636,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1121,148 +1106,87 @@
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P8" s="4">
         <v>38.02</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="3">
-[...18 lines deleted...]
-      <c r="H9" s="13" t="s">
+      <c r="A9" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="14"/>
+      <c r="I9" s="14"/>
+      <c r="J9" s="14"/>
+      <c r="K9" s="8"/>
+      <c r="L9" s="8"/>
+      <c r="M9" s="8"/>
+      <c r="N9" s="8"/>
+      <c r="O9" s="8">
+        <v>1287.48</v>
+      </c>
+      <c r="P9" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="8">
+        <v>0</v>
+      </c>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
-    <row r="10" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>