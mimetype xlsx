--- v2 (2026-04-05)
+++ v3 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -107,147 +107,162 @@
   <si>
     <t>SM/16117</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of "DHOSA Ground Water Based Piped Water Supply Scheme" in JOYNAGAR-I block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district. [2nd call]</t>
   </si>
   <si>
     <t>ORD/000917/2022-2023</t>
   </si>
   <si>
     <t>706/SWD-I</t>
   </si>
   <si>
     <t>23/06/2022</t>
   </si>
   <si>
     <t>08/07/2022</t>
   </si>
   <si>
     <t>ECO CARE</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2, for Augmentation of Dhosa supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000285/2023-2024</t>
+  </si>
+  <si>
+    <t>1145/SMD</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>31/12/2025</t>
+  </si>
+  <si>
+    <t>M/S. A.K. BANERJEE</t>
+  </si>
+  <si>
+    <t>Construction of 2 Nos. OHR of different capacities including design and drawing of pile cap after soil investigation, Pump House cum Chlorine Room (7 nos.), Boundary Wall along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of TILPI (ZONE-I), TILPI (ZONE-II), KHAKURDAHA &amp; DHOSA Mouza PWSS of JOYNAGAR-I Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district.</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000563/2023-2024</t>
+  </si>
+  <si>
+    <t>2610/SWD-I</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>GARAI INFRA PROJECT</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000151/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia &amp; 360 mtr. deep Tubewell having 66 mtr. housing by Rotary method for DHOSA Piped Water Supply Scheme to accommodate FHTC in Jaynagar-I block under South 24-Pgns. W/S Division-I, South 24-Pgns. District for Augnemtation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. Dist. [SM/16117]</t>
+  </si>
+  <si>
+    <t>ORD/000809/2023-2024</t>
+  </si>
+  <si>
+    <t>1287/SWD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>05/12/2025</t>
+  </si>
+  <si>
+    <t>ASHIM SHIL</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Dhosa W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I)</t>
+  </si>
+  <si>
+    <t>ORD/002996/2023-2024</t>
+  </si>
+  <si>
+    <t>240/SMSD</t>
+  </si>
+  <si>
+    <t>16/02/2024</t>
+  </si>
+  <si>
+    <t>01/05/2025</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/05025/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-561</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...64 lines deleted...]
-    <t>ASHIM SHIL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -795,398 +810,459 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>2.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.55</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.62</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>21.79</v>
+        <v>19.1</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>8.87</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>46.46</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>12.62</v>
+        <v>1193.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>107.47</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>9.01</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>19.1</v>
+        <v>21.79</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>1193.4</v>
+        <v>38.02</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>16.97</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>44.64</v>
       </c>
       <c r="S7" s="4">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>31</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>52</v>
+        <v>34</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="P8" s="4">
-        <v>38.02</v>
+        <v>0.54</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
-      <c r="A9" s="7" t="s">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="B9" s="7"/>
-[...15 lines deleted...]
-      <c r="P9" s="8">
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
+      <c r="K9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="P9" s="4">
+        <v>12.62</v>
+      </c>
+      <c r="Q9" s="4">
         <v>0</v>
       </c>
-      <c r="Q9" s="8">
+      <c r="R9" s="4">
         <v>0</v>
       </c>
-      <c r="R9" s="8"/>
-      <c r="S9" s="8"/>
+      <c r="S9" s="4">
+        <v>0</v>
+      </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>1288.03</v>
+      </c>
+      <c r="P10" s="8">
+        <v>135.86</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>10.55</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>