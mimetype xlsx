--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -222,50 +222,68 @@
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Kharupatalia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15871)</t>
   </si>
   <si>
     <t>ORD/000186/2025-2026</t>
   </si>
   <si>
     <t>699/SMSD</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos Rig bored 250mm x 150 mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for KHARUPATALIA PWSS to accommodate FHTC in Baruipur Block Under South 24 Paraganas W/S Division-I, P.H.E Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (TSM/018473) (2nd Call)</t>
   </si>
   <si>
     <t>ORD/000123/2023-2024</t>
   </si>
   <si>
     <t>560/SWD-I</t>
   </si>
   <si>
     <t>12/05/2023</t>
   </si>
   <si>
     <t>06/04/2025</t>
   </si>
   <si>
     <t>ARUP ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Pump house cum Chlorine room (Two nos) at KHARUPATALIA water supply scheme to accommodate FHTC in BARUIPUR BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (SM/15871)</t>
+  </si>
+  <si>
+    <t>ORD/001058/2024-2025</t>
+  </si>
+  <si>
+    <t>5140/SWD-I</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>UNI DEVELOPERS AND CONTRACTORS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -654,73 +672,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -870,54 +888,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.54</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.54</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>31</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -988,54 +1006,54 @@
       <c r="I6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="P6" s="4">
         <v>199.89</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>17.67</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>8.84</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1232,101 +1250,160 @@
       <c r="I10" s="13" t="s">
         <v>44</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="4">
         <v>31.46</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>4.12</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>13.1</v>
       </c>
       <c r="S10" s="4">
         <v>70</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="P11" s="4">
+        <v>9.95</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>291.62</v>
+      </c>
+      <c r="P12" s="8">
+        <v>24.32</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>8.34</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>