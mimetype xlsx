--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -240,50 +240,77 @@
     <t>12/05/2023</t>
   </si>
   <si>
     <t>06/04/2025</t>
   </si>
   <si>
     <t>ARUP ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Pump house cum Chlorine room (Two nos) at KHARUPATALIA water supply scheme to accommodate FHTC in BARUIPUR BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (SM/15871)</t>
   </si>
   <si>
     <t>ORD/001058/2024-2025</t>
   </si>
   <si>
     <t>5140/SWD-I</t>
   </si>
   <si>
     <t>16/12/2024</t>
   </si>
   <si>
     <t>13/08/2025</t>
   </si>
   <si>
     <t>UNI DEVELOPERS AND CONTRACTORS</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no- 1 of Kharupatalia water supply scheme (Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/02791/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-570</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no- II of Kharupatalia water supply scheme (Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/02680/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-565</t>
+  </si>
+  <si>
+    <t>06/02/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -672,70 +699,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="36.419678" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1323,87 +1350,201 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="P11" s="4">
         <v>9.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.12</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>0</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="P13" s="4">
+        <v>10.65</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>306.4</v>
+      </c>
+      <c r="P14" s="8">
+        <v>24.32</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>7.94</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>