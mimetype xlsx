--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -77,213 +77,213 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Proposed Ground water based KHARUPATALIA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected</t>
+  </si>
+  <si>
+    <t>SM/15871</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Kharupatalia Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000938/2022-2023</t>
+  </si>
+  <si>
+    <t>1251/SWD-I</t>
+  </si>
+  <si>
+    <t>08/09/2022</t>
+  </si>
+  <si>
+    <t>08/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Pump house cum Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for KHARUPATALIA MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 839] [TSM/018473]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE RWS Baruipur Block</t>
+  </si>
+  <si>
+    <t>ORD/000163/2023-2024</t>
+  </si>
+  <si>
+    <t>935/SWD-I</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
+  </si>
+  <si>
+    <t>30/06/2024</t>
+  </si>
+  <si>
+    <t>PARAMESWAR CHOWDHURY</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Proposed Ground water based KHARUPATALIA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Kharupatalia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>ORD/001125/2023-2024</t>
   </si>
   <si>
     <t>4260/SMD</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>04/02/2024</t>
   </si>
   <si>
     <t>JAGANNATH ENTERPRISE</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...17 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Sinking of 02 (Two) nos Rig bored 250mm x 150 mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for KHARUPATALIA PWSS to accommodate FHTC in Baruipur Block Under South 24 Paraganas W/S Division-I, P.H.E Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (TSM/018473) (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000123/2023-2024</t>
+  </si>
+  <si>
+    <t>560/SWD-I</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>06/04/2025</t>
+  </si>
+  <si>
+    <t>ARUP ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000125/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall, Pump house cum Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for KHARUPATALIA MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 839] [TSM/018473]</t>
-[...20 lines deleted...]
-    <t>PARAMESWAR CHOWDHURY</t>
+    <t>Construction of Pump house cum Chlorine room (Two nos) at KHARUPATALIA water supply scheme to accommodate FHTC in BARUIPUR BLOCK under South 24 Parganas W/S Division-I, PHE Dte for augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. (SM/15871)</t>
+  </si>
+  <si>
+    <t>ORD/001058/2024-2025</t>
+  </si>
+  <si>
+    <t>5140/SWD-I</t>
+  </si>
+  <si>
+    <t>16/12/2024</t>
+  </si>
+  <si>
+    <t>13/08/2025</t>
+  </si>
+  <si>
+    <t>UNI DEVELOPERS AND CONTRACTORS</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Kharupatalia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15871)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000185/2025-2026</t>
   </si>
   <si>
     <t>698/SMSD</t>
   </si>
   <si>
     <t>15/05/2025</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Kharupatalia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15871)</t>
   </si>
   <si>
     <t>ORD/000182/2025-2026</t>
   </si>
   <si>
     <t>706/SMSD</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Kharupatalia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15871)</t>
   </si>
   <si>
     <t>ORD/000186/2025-2026</t>
   </si>
   <si>
     <t>699/SMSD</t>
-  </si>
-[...34 lines deleted...]
-    <t>UNI DEVELOPERS AND CONTRACTORS</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no- 1 of Kharupatalia water supply scheme (Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/02791/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-570</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no- II of Kharupatalia water supply scheme (Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/02680/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-565</t>
   </si>
@@ -855,554 +855,554 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>21.33</v>
+        <v>2.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.54</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.87</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.54</v>
+        <v>199.89</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.54</v>
+        <v>17.67</v>
       </c>
       <c r="R4" s="4">
-        <v>99.87</v>
+        <v>8.84</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>24.11</v>
+        <v>21.33</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="4">
-        <v>199.89</v>
+        <v>31.46</v>
       </c>
       <c r="Q6" s="4">
-        <v>17.67</v>
+        <v>4.12</v>
       </c>
       <c r="R6" s="4">
-        <v>8.84</v>
+        <v>13.1</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="J7" s="13" t="s">
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>0.58</v>
+        <v>24.11</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K8" s="4" t="s">
+      <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>0.88</v>
+        <v>9.95</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="P9" s="4">
-        <v>0.88</v>
+        <v>0.58</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
         <v>64</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="K10" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>31.46</v>
+        <v>0.88</v>
       </c>
       <c r="Q10" s="4">
-        <v>4.12</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>13.1</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>65</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="P11" s="4">
-        <v>9.95</v>
+        <v>0.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
@@ -1415,51 +1415,51 @@
         <v>4.12</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>81</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="N13" s="4" t="s">