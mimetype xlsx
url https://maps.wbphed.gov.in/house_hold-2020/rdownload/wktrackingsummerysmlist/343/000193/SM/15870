--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,68 @@
     <t>ORD/000082/2023-2024</t>
   </si>
   <si>
     <t>416/SWD-I</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>15/08/2025</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Kanthal Beria water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>ORD/000087/2023-2024</t>
   </si>
   <si>
     <t>1067/SMD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of KANTHALBERIA water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Baruipur][SM/15870]</t>
+  </si>
+  <si>
+    <t>ORD/000317/2024-2025</t>
+  </si>
+  <si>
+    <t>1185/SMSD</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>KARTICK BAL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1327,87 +1345,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P11" s="4">
         <v>22.37</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.78</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>274.93</v>
+      </c>
+      <c r="P13" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>