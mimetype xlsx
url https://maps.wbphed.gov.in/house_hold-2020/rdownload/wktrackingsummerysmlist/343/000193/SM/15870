--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,65 @@
     <t>1067/SMD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>31/12/2024</t>
   </si>
   <si>
     <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of KANTHALBERIA water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Baruipur][SM/15870]</t>
   </si>
   <si>
     <t>ORD/000317/2024-2025</t>
   </si>
   <si>
     <t>1185/SMSD</t>
   </si>
   <si>
     <t>21/08/2024</t>
   </si>
   <si>
     <t>05/09/2024</t>
   </si>
   <si>
     <t>KARTICK BAL</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Kathal beria W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15870)</t>
+  </si>
+  <si>
+    <t>ORD/000214/2024-2025</t>
+  </si>
+  <si>
+    <t>893/SMSD</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -855,54 +870,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>2.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.45</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.57</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1030,54 +1045,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>31.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>29.87</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>93.95</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1091,54 +1106,54 @@
       <c r="I7" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
         <v>0.89</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>99.21</v>
       </c>
       <c r="S7" s="4">
         <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1152,54 +1167,54 @@
       <c r="I8" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="4">
         <v>0.89</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>99.21</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1270,54 +1285,54 @@
       <c r="I10" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>41</v>
       </c>
       <c r="P10" s="4">
         <v>149.57</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>84.83</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>56.72</v>
       </c>
       <c r="S10" s="4">
         <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1331,54 +1346,54 @@
       <c r="I11" s="13" t="s">
         <v>52</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>53</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P11" s="4">
         <v>22.37</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>20.76</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>92.83</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1406,87 +1421,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
         <v>0.78</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="7"/>
-[...15 lines deleted...]
-      <c r="P13" s="8">
+      <c r="I13" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.58</v>
+      </c>
+      <c r="Q13" s="4">
         <v>0</v>
       </c>
-      <c r="Q13" s="8">
+      <c r="R13" s="4">
         <v>0</v>
       </c>
-      <c r="R13" s="8"/>
-      <c r="S13" s="8"/>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>275.51</v>
+      </c>
+      <c r="P14" s="8">
+        <v>139.67</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>50.7</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>