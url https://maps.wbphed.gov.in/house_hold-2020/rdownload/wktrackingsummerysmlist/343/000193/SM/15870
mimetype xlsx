--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -107,222 +107,222 @@
   <si>
     <t>SM/15870</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of Ground Water Based Kanthal Beria Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000939/2022-2023</t>
   </si>
   <si>
     <t>1256/SWD-I</t>
   </si>
   <si>
     <t>09/09/2022</t>
   </si>
   <si>
     <t>09/10/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>Construction of Pump house cum Chlorine Room, Boundary Wall along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for KANTHALBERIA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 634] [TSM/018250]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE RWS,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000082/2023-2024</t>
+  </si>
+  <si>
+    <t>416/SWD-I</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>15/08/2025</t>
+  </si>
+  <si>
+    <t>SUJAN KUMAR MISTRY</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for KANTHAL BERIA PWSS of BARUIPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018250]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000641/2022-2023</t>
+  </si>
+  <si>
+    <t>3290/SWD-I</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>02/04/2023</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Kanthal Beria water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000087/2023-2024</t>
+  </si>
+  <si>
+    <t>1067/SMD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>31/12/2024</t>
+  </si>
+  <si>
+    <t>B.T.PROJECTS PVT.LTD.</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000124/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of platform for providing FHTC, protection for pipeline and other allied works for Ground water based KANTHAL BERIA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/15870)</t>
   </si>
   <si>
     <t>ORD/000435/2024-2025</t>
   </si>
   <si>
     <t>3879/SWD-I</t>
   </si>
   <si>
     <t>03/09/2024</t>
   </si>
   <si>
     <t>02/11/2024</t>
   </si>
   <si>
-    <t>SUJAN KUMAR MISTRY</t>
-[...26 lines deleted...]
-    <t>S24 Pgns Mechanical</t>
+    <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of KANTHALBERIA water supply scheme, under South 24-Pgs Mechanical Division PHE Dte.[Block-Baruipur][SM/15870]</t>
+  </si>
+  <si>
+    <t>ORD/000317/2024-2025</t>
+  </si>
+  <si>
+    <t>1185/SMSD</t>
+  </si>
+  <si>
+    <t>21/08/2024</t>
+  </si>
+  <si>
+    <t>05/09/2024</t>
+  </si>
+  <si>
+    <t>KARTICK BAL</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Kathal beria W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15870)</t>
+  </si>
+  <si>
+    <t>ORD/000214/2024-2025</t>
+  </si>
+  <si>
+    <t>893/SMSD</t>
+  </si>
+  <si>
+    <t>19/06/2024</t>
+  </si>
+  <si>
+    <t>04/07/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Kathal Beria W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/15870)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000144/2024-2025</t>
   </si>
   <si>
     <t>1006/SMSD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
-    <t>B.T.PROJECTS PVT.LTD.</t>
-[...1 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Kathal Beria W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/15870)</t>
   </si>
   <si>
     <t>ORD/000145/2024-2025</t>
   </si>
   <si>
     <t>1005/SMSD</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00124/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-36</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...64 lines deleted...]
-    <t>04/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -906,619 +906,619 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>11.83</v>
+        <v>149.57</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>84.83</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>56.72</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>85</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>47.19</v>
+        <v>31.8</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>29.87</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.95</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>31.8</v>
+        <v>22.37</v>
       </c>
       <c r="Q6" s="4">
-        <v>29.87</v>
+        <v>20.76</v>
       </c>
       <c r="R6" s="4">
-        <v>93.95</v>
+        <v>92.83</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>0.89</v>
+        <v>11.83</v>
       </c>
       <c r="Q7" s="4">
-        <v>0.88</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>99.21</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="P8" s="4">
-        <v>0.89</v>
+        <v>47.19</v>
       </c>
       <c r="Q8" s="4">
-        <v>0.88</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>99.21</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>7.18</v>
+        <v>0.78</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="P10" s="4">
-        <v>149.57</v>
+        <v>0.58</v>
       </c>
       <c r="Q10" s="4">
-        <v>84.83</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>56.72</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="P11" s="4">
-        <v>22.37</v>
+        <v>0.89</v>
       </c>
       <c r="Q11" s="4">
-        <v>20.76</v>
+        <v>0.88</v>
       </c>
       <c r="R11" s="4">
-        <v>92.83</v>
+        <v>99.21</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="K12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>54</v>
       </c>
       <c r="P12" s="4">
-        <v>0.78</v>
+        <v>0.89</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>0.88</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>99.21</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.58</v>
+        <v>7.18</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>275.51</v>