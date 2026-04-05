--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -161,51 +161,51 @@
   <si>
     <t>323/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
   </si>
   <si>
     <t>JE1,JE2,JE4</t>
   </si>
   <si>
     <t>ORD/000209/2023-2024</t>
   </si>
   <si>
     <t>1377/SWD-I</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
-    <t>01/12/2025</t>
+    <t>19/03/2026</t>
   </si>
   <si>
     <t>CONCORD PROJECTS PVT. LTD.</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Chak Rosanmamud water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
   </si>
   <si>
     <t>Assistant Engineer -II</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000266/2023-2024</t>
   </si>
   <si>
     <t>1126/SMD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
@@ -221,51 +221,51 @@
   <si>
     <t>3107/SWD-I</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>07/09/2024</t>
   </si>
   <si>
     <t>TIYASHA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of boundary wall, approach road, pump house, land development, road restoration, additional laying of pipeline, rising main and protection work of pipeline for CHAK ROSANMAMUD PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected areas of South 24-Pgns, W/S Divn-I, PHE Dte. [SM/15867]</t>
   </si>
   <si>
     <t>ORD/000287/2024-2025</t>
   </si>
   <si>
     <t>3051/SWD-I</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
-    <t>16/04/2025</t>
+    <t>15/07/2025</t>
   </si>
   <si>
     <t>P ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of 01 (one) no. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for CHAK ROSANMAMUD Piped Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. District in BISHNUPUR-I Block under South 24 Pgns W/S Sub-Division-II, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/15867]</t>
   </si>
   <si>
     <t>ORD/001192/2024-2025</t>
   </si>
   <si>
     <t>772/SWD-I</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>SATHI ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for CHAK ROSANMAMUD PWSS of BISHNUPUR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs. district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018431]</t>
   </si>