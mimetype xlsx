--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,68 @@
     <t>18/03/2025</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>SATHI ENTERPRISE</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for CHAK ROSANMAMUD PWSS of BISHNUPUR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs. district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018431]</t>
   </si>
   <si>
     <t>ORD/000691/2022-2023</t>
   </si>
   <si>
     <t>3480/SWD-I</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>BARI ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supplying, Fitting &amp; Fixing of 20 (Twenty) nos Information Boards at different locations of Bishnupur-I Block under Ground water based CHAK ROSANMAMUD piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/15867)</t>
+  </si>
+  <si>
+    <t>ORD/000715/2024-2025</t>
+  </si>
+  <si>
+    <t>4545/SWD-I</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -913,54 +931,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.43</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>98.89</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1346,87 +1364,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
         <v>15.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P12" s="4">
+        <v>4.72</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>98</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>503.4</v>
+      </c>
+      <c r="P13" s="8">
+        <v>2.43</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>0.48</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>