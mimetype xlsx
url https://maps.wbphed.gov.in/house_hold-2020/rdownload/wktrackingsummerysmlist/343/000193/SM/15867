--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,65 @@
     <t>15/03/2023</t>
   </si>
   <si>
     <t>21/01/2025</t>
   </si>
   <si>
     <t>BARI ENTERPRISE</t>
   </si>
   <si>
     <t>Supplying, Fitting &amp; Fixing of 20 (Twenty) nos Information Boards at different locations of Bishnupur-I Block under Ground water based CHAK ROSANMAMUD piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/15867)</t>
   </si>
   <si>
     <t>ORD/000715/2024-2025</t>
   </si>
   <si>
     <t>4545/SWD-I</t>
   </si>
   <si>
     <t>06/11/2024</t>
   </si>
   <si>
     <t>06/12/2024</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Payment of quotation for new service connection at Chak Rasanmamud PWSS, PH No-1 under Bishnupur-I Block. Application No- 1008267772 Reference Id- 106861403 Quotation Date-12/12/2024 Memo No- 1008267772/Quot/03</t>
+  </si>
+  <si>
+    <t>BILL/02484/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-534</t>
+  </si>
+  <si>
+    <t>24/01/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,70 +726,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31.706543" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1425,87 +1440,144 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
         <v>4.72</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>98</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="P13" s="4">
+        <v>3.58</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>0</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>506.97</v>
+      </c>
+      <c r="P14" s="8">
+        <v>2.43</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0.48</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>