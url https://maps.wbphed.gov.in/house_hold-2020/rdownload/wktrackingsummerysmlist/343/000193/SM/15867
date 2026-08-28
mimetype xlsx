--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,240 +89,240 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based CHAK ROSANMAMUD piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Ar</t>
   </si>
   <si>
     <t>SM/15867</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Chak Rasanmamud Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000964/2022-2023</t>
+  </si>
+  <si>
+    <t>1164/SWD-I</t>
+  </si>
+  <si>
+    <t>29/08/2022</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Layiing Distribution System with providing Functional Household Tap Connection (FHTC) and construction of (4.80 mtr. X 3.66mtr.) Pump House with water supply and Sanitary arrangement (as per dept. drawing) of CHAK ROSANMAMUD Piped Water Supply Scheme in Bishnupur-I Block for augmentation of Surface Water based W/S Scheme in the Arsenic affected areas of South 24-Parganas District. [TSM/018431]</t>
   </si>
   <si>
     <t>AE SWSD-II</t>
   </si>
   <si>
     <t>JE1</t>
   </si>
   <si>
     <t>ORD/000128/2023-2024</t>
   </si>
   <si>
     <t>588/SWD-I</t>
   </si>
   <si>
     <t>16/05/2023</t>
   </si>
   <si>
     <t>14/08/2023</t>
   </si>
   <si>
     <t>M/S B.S. CONSTRUCTION</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Chak Rasanmamud Piped Water Supply Scheme to accommodate FHTC in Bishnupur-I Block under South 24-Pgns W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
+  </si>
+  <si>
+    <t>JE1,JE2,JE4</t>
+  </si>
+  <si>
+    <t>ORD/000209/2023-2024</t>
+  </si>
+  <si>
+    <t>1377/SWD-I</t>
+  </si>
+  <si>
+    <t>12/07/2023</t>
+  </si>
+  <si>
+    <t>15/08/2026</t>
+  </si>
+  <si>
+    <t>CONCORD PROJECTS PVT. LTD.</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Chak Rosanmamud water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bishnupur-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer -II</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000266/2023-2024</t>
+  </si>
+  <si>
+    <t>1126/SMD</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>PADMA ENGINEERING CO.</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for CHAK ROSANMAMUD PWSS of BISHNUPUR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs. district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018431]</t>
+  </si>
+  <si>
+    <t>ORD/000691/2022-2023</t>
+  </si>
+  <si>
+    <t>3480/SWD-I</t>
+  </si>
+  <si>
+    <t>15/03/2023</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>BARI ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000120/2022-2023</t>
   </si>
   <si>
     <t>323/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall &amp; other allied works at 12 (twelve) nos. Head Work Sites of different PWSS within Bishnupur-I Block, Dist.-South 24-Parganas for Augmentation of Surface Water based Water Supply Scheme in the Arsenic Affected areas of South 24-Parganas District.</t>
-[...46 lines deleted...]
-  <si>
     <t>ORD/000292/2024-2025</t>
   </si>
   <si>
     <t>3107/SWD-I</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>07/09/2024</t>
   </si>
   <si>
     <t>TIYASHA ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of boundary wall, approach road, pump house, land development, road restoration, additional laying of pipeline, rising main and protection work of pipeline for CHAK ROSANMAMUD PWSS to accommodate FHTC in Bishnupur-I Block under South 24-Pgns for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected areas of South 24-Pgns, W/S Divn-I, PHE Dte. [SM/15867]</t>
   </si>
   <si>
     <t>ORD/000287/2024-2025</t>
   </si>
   <si>
     <t>3051/SWD-I</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
     <t>15/07/2025</t>
   </si>
   <si>
     <t>P ENTERPRISE</t>
   </si>
   <si>
+    <t>Supplying, Fitting &amp; Fixing of 20 (Twenty) nos Information Boards at different locations of Bishnupur-I Block under Ground water based CHAK ROSANMAMUD piped water supply scheme to accommodate FHTC in BISHNUPUR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/15867)</t>
+  </si>
+  <si>
+    <t>ORD/000715/2024-2025</t>
+  </si>
+  <si>
+    <t>4545/SWD-I</t>
+  </si>
+  <si>
+    <t>06/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>SRIJON ENTERPRISE</t>
+  </si>
+  <si>
     <t>Sinking of 01 (one) no. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for CHAK ROSANMAMUD Piped Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. District in BISHNUPUR-I Block under South 24 Pgns W/S Sub-Division-II, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/15867]</t>
   </si>
   <si>
     <t>ORD/001192/2024-2025</t>
   </si>
   <si>
     <t>772/SWD-I</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>17/04/2025</t>
   </si>
   <si>
     <t>SATHI ENTERPRISE</t>
-  </si>
-[...34 lines deleted...]
-    <t>SRIJON ENTERPRISE</t>
   </si>
   <si>
     <t>Payment of quotation for new service connection at Chak Rasanmamud PWSS, PH No-1 under Bishnupur-I Block. Application No- 1008267772 Reference Id- 106861403 Quotation Date-12/12/2024 Memo No- 1008267772/Quot/03</t>
   </si>
   <si>
     <t>BILL/02484/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-534</t>
   </si>
   <si>
     <t>24/01/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -864,635 +864,635 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>118.62</v>
+        <v>2.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.43</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.89</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.46</v>
+        <v>118.62</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.43</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>98.89</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>39</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>27.73</v>
+        <v>105.47</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>105.47</v>
+        <v>25.42</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>60</v>
+        <v>25</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>51</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>54</v>
+        <v>33</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P7" s="4">
-        <v>25.42</v>
+        <v>15.88</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>25</v>
+        <v>98</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>25</v>
-[...6 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="P8" s="4">
-        <v>118.7</v>
+        <v>27.73</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>31</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
-        <v>68.52</v>
+        <v>118.7</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>55</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="I10" s="13"/>
-      <c r="J10" s="13"/>
+      <c r="I10" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
-        <v>15.88</v>
+        <v>68.52</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>55</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>15.88</v>
+        <v>4.72</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>98</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>4.72</v>
+        <v>15.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>98</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>92</v>
       </c>
       <c r="N13" s="4" t="s">