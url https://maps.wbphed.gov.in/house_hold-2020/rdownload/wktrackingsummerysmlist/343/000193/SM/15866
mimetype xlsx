--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,68 +252,50 @@
     <t>840/SWD-I</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>27/07/2025</t>
   </si>
   <si>
     <t>ASHOKA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 of Balbalia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>ORD/001126/2023-2024</t>
   </si>
   <si>
     <t>4261/SMD</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>04/02/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>PINKI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -702,51 +684,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1349,148 +1331,87 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P11" s="4">
         <v>22.2</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="3">
-[...18 lines deleted...]
-      <c r="H12" s="13" t="s">
+      <c r="A12" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>592</v>
+      </c>
+      <c r="P12" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>0</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
-    <row r="13" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>