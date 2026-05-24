--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -252,50 +252,62 @@
     <t>840/SWD-I</t>
   </si>
   <si>
     <t>05/06/2023</t>
   </si>
   <si>
     <t>27/07/2025</t>
   </si>
   <si>
     <t>ASHOKA ENTERPRISE</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 of Balbalia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>ORD/001126/2023-2024</t>
   </si>
   <si>
     <t>4261/SMD</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>04/02/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Balbalia water supply scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/15866)</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>960/SMSD</t>
+  </si>
+  <si>
+    <t>15/12/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -684,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -845,54 +857,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>31.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.26</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>48.02</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -902,54 +914,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.7</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>97.89</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1256,54 +1268,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="P10" s="4">
         <v>480.17</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>83.91</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>17.47</v>
       </c>
       <c r="S10" s="4">
         <v>60</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1331,87 +1343,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P11" s="4">
         <v>22.2</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>50</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>51</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>592.89</v>
+      </c>
+      <c r="P13" s="8">
+        <v>101.86</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>17.18</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>