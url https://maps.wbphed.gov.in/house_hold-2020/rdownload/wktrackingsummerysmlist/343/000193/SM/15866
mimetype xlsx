--- v4 (2026-05-24)
+++ v5 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,68 @@
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 of Balbalia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>ORD/001126/2023-2024</t>
   </si>
   <si>
     <t>4261/SMD</t>
   </si>
   <si>
     <t>06/11/2023</t>
   </si>
   <si>
     <t>04/02/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Balbalia water supply scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/15866)</t>
   </si>
   <si>
     <t>ORD/000138/2024-2025</t>
   </si>
   <si>
     <t>960/SMSD</t>
   </si>
   <si>
     <t>15/12/2024</t>
+  </si>
+  <si>
+    <t>Construction of platform for providing FHTC, protection work for laying pipeline and other allied works for Ground water based BALBALIA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district. (SM/15866)</t>
+  </si>
+  <si>
+    <t>ORD/001118/2024-2025</t>
+  </si>
+  <si>
+    <t>154/SWD-I</t>
+  </si>
+  <si>
+    <t>15/01/2025</t>
+  </si>
+  <si>
+    <t>10/05/2026</t>
+  </si>
+  <si>
+    <t>PINKI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1404,87 +1422,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P12" s="4">
         <v>0.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>69</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" s="4">
+        <v>86.35</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>40</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>679.24</v>
+      </c>
+      <c r="P14" s="8">
+        <v>101.86</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>15</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>