--- v5 (2026-06-15)
+++ v6 (2026-08-28)
@@ -89,225 +89,225 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based BALBALIA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of Sou</t>
   </si>
   <si>
     <t>SM/15866</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Balbalia Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000946/2022-2023</t>
+  </si>
+  <si>
+    <t>1278/SWD-I</t>
+  </si>
+  <si>
+    <t>13/09/2022</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for BALBALIA PWSS of BARUIPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017761]</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000651/2022-2023</t>
   </si>
   <si>
     <t>3323/SWD-I</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>MAHI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Balbalia Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Construction of 350 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Pump house cum Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of BALBALIA MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 2078] [TSM/017761]</t>
+  </si>
+  <si>
+    <t>JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000157/2023-2024</t>
+  </si>
+  <si>
+    <t>840/SWD-I</t>
+  </si>
+  <si>
+    <t>05/06/2023</t>
+  </si>
+  <si>
+    <t>27/07/2025</t>
+  </si>
+  <si>
+    <t>ASHOKA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 of Balbalia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001126/2023-2024</t>
+  </si>
+  <si>
+    <t>4261/SMD</t>
+  </si>
+  <si>
+    <t>06/11/2023</t>
+  </si>
+  <si>
+    <t>04/02/2024</t>
+  </si>
+  <si>
+    <t>T.S. CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000118/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/02285/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-252</t>
   </si>
   <si>
     <t>11/09/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Balbalia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000298/2024-2025</t>
   </si>
   <si>
     <t>940/SMSD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>13/07/2024</t>
   </si>
   <si>
-    <t>T.S. CONSTRUCTION</t>
-[...1 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Balbalia water supply scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/15866)</t>
   </si>
   <si>
     <t>ORD/000139/2024-2025</t>
   </si>
   <si>
     <t>961/SMSD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Balbalia water supply scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/15866)</t>
+  </si>
+  <si>
+    <t>ORD/000138/2024-2025</t>
+  </si>
+  <si>
+    <t>960/SMSD</t>
+  </si>
+  <si>
+    <t>15/12/2024</t>
+  </si>
+  <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration for 1) WB02328, L043-Sankarpur II GP Office Ie Rajgara School via Gocharan Road 2) Debipur More to Sonagachi More</t>
   </si>
   <si>
     <t>BILL/01733/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-797</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
-  </si>
-[...46 lines deleted...]
-    <t>15/12/2024</t>
   </si>
   <si>
     <t>Construction of platform for providing FHTC, protection work for laying pipeline and other allied works for Ground water based BALBALIA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district. (SM/15866)</t>
   </si>
   <si>
     <t>ORD/001118/2024-2025</t>
   </si>
   <si>
     <t>154/SWD-I</t>
   </si>
   <si>
     <t>15/01/2025</t>
   </si>
   <si>
     <t>10/05/2026</t>
   </si>
   <si>
     <t>PINKI CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -852,647 +852,647 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>31.77</v>
+        <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>15.26</v>
+        <v>2.7</v>
       </c>
       <c r="R3" s="4">
-        <v>48.02</v>
+        <v>97.89</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.76</v>
+        <v>31.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.7</v>
+        <v>15.26</v>
       </c>
       <c r="R4" s="4">
-        <v>97.89</v>
+        <v>48.02</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>38</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>45.75</v>
+        <v>480.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>83.91</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>17.47</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>60</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>3.92</v>
+        <v>22.2</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.58</v>
+        <v>45.75</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>0.89</v>
+        <v>3.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>62</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="P9" s="4">
-        <v>3.96</v>
+        <v>0.58</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>480.17</v>
+        <v>0.89</v>
       </c>
       <c r="Q10" s="4">
-        <v>83.91</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>17.47</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="P11" s="4">
-        <v>22.2</v>
+        <v>0.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.89</v>
+        <v>3.96</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>69</v>
+        <v>39</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="P13" s="4">
         <v>86.35</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>