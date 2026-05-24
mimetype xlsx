--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,65 +234,50 @@
     <t>ORD/000563/2023-2024</t>
   </si>
   <si>
     <t>2610/SWD-I</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>Development of land, Construction of approach road and other allied works for Ground Water Based TILPI (Zone-II) Piped Water Supply Scheme to Accommodate FHTC in JAYNAGAR-I Block under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District. (SM/15865)</t>
   </si>
   <si>
     <t>ORD/000404/2024-2025</t>
   </si>
   <si>
     <t>3684/SWD-I</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>30/04/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>18/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -842,54 +827,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>31.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>30.99</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>97.58</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -901,54 +886,54 @@
         <v>32</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1194,54 +1179,54 @@
       <c r="I9" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P9" s="4">
         <v>1193.4</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>290.7</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>24.36</v>
       </c>
       <c r="S9" s="4">
         <v>96</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1269,148 +1254,87 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P10" s="4">
         <v>43.89</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...18 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>1371.73</v>
+      </c>
+      <c r="P11" s="8">
+        <v>324.25</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>23.64</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>