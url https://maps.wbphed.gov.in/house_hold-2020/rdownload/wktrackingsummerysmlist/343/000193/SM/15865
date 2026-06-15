--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -234,50 +234,65 @@
     <t>ORD/000563/2023-2024</t>
   </si>
   <si>
     <t>2610/SWD-I</t>
   </si>
   <si>
     <t>17/10/2023</t>
   </si>
   <si>
     <t>30/07/2025</t>
   </si>
   <si>
     <t>Development of land, Construction of approach road and other allied works for Ground Water Based TILPI (Zone-II) Piped Water Supply Scheme to Accommodate FHTC in JAYNAGAR-I Block under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District. (SM/15865)</t>
   </si>
   <si>
     <t>ORD/000404/2024-2025</t>
   </si>
   <si>
     <t>3684/SWD-I</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>30/04/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Tilpi Zone-II W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I)</t>
+  </si>
+  <si>
+    <t>ORD/002350/2024-2025</t>
+  </si>
+  <si>
+    <t>11/SMSD</t>
+  </si>
+  <si>
+    <t>03/01/2025</t>
+  </si>
+  <si>
+    <t>18/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,51 +681,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1254,87 +1269,148 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P10" s="4">
         <v>43.89</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>1372.67</v>
+      </c>
+      <c r="P12" s="8">
+        <v>324.25</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>23.62</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>