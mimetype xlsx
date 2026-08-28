--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -89,180 +89,180 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground Water Based TILPI(Zone-II) Piped Water Supply Scheme to Accommodate FHTC inJAYNAGAR-I Block Under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of</t>
   </si>
   <si>
     <t>SM/15865</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of "TILPI Zone-II Ground Water Based Piped Water Supply Scheme" in JOYNAGAR-I block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district. [2nd call]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>ORD/000757/2022-2023</t>
+  </si>
+  <si>
+    <t>708/SWD-I</t>
+  </si>
+  <si>
+    <t>23/06/2022</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>ECO CARE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 Zone-II for Augmentation of Tilpi water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000283/2023-2024</t>
+  </si>
+  <si>
+    <t>1143/SMD</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>JAL PRAVAHIKA PVT. LTD.</t>
+  </si>
+  <si>
+    <t>Construction of 2 Nos. OHR of different capacities including design and drawing of pile cap after soil investigation, Pump House cum Chlorine Room (7 nos.), Boundary Wall along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of TILPI (ZONE-I), TILPI (ZONE-II), KHAKURDAHA &amp; DHOSA Mouza PWSS of JOYNAGAR-I Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district.</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000563/2023-2024</t>
+  </si>
+  <si>
+    <t>2610/SWD-I</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>GARAI INFRA PROJECT</t>
+  </si>
+  <si>
     <t>Sinking of 02 (Two) nos Rig bored 250mm x 150 mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for TILPI Zone-II PWSS to accommodate FHTC in Joynagar-I Block Under South 24 Parganas W/S Division-I, P.H.E Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (TSM/018041)</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000709/2022-2023</t>
   </si>
   <si>
     <t>3523/SWD-I</t>
   </si>
   <si>
     <t>17/03/2023</t>
   </si>
   <si>
     <t>16/04/2023</t>
   </si>
   <si>
     <t>M/S SUNDARI CONSTRUCTION</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of "TILPI Zone-II Ground Water Based Piped Water Supply Scheme" in JOYNAGAR-I block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district. [2nd call]</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000155/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01751/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-207</t>
   </si>
   <si>
     <t>11/08/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of Platform for providing FHTC for Ground Water Based TILPI (ZONE-II) piped water supply scheme to accommodate FHTC in JOYNAGAR-I block under South 24 Parganas W/S Division-I, PHE Dte. for AUGMENTATION of surface water based water supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/15865) [2nd call]</t>
   </si>
   <si>
     <t>ORD/000575/2024-2025</t>
   </si>
   <si>
     <t>4274/SWD-I</t>
   </si>
   <si>
     <t>01/10/2024</t>
   </si>
   <si>
     <t>30/11/2024</t>
-  </si>
-[...43 lines deleted...]
-    <t>30/07/2025</t>
   </si>
   <si>
     <t>Development of land, Construction of approach road and other allied works for Ground Water Based TILPI (Zone-II) Piped Water Supply Scheme to Accommodate FHTC in JAYNAGAR-I Block under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District. (SM/15865)</t>
   </si>
   <si>
     <t>ORD/000404/2024-2025</t>
   </si>
   <si>
     <t>3684/SWD-I</t>
   </si>
   <si>
     <t>22/08/2024</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Tilpi Zone-II W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I)</t>
   </si>
   <si>
     <t>ORD/002350/2024-2025</t>
   </si>
   <si>
     <t>11/SMSD</t>
   </si>
@@ -839,565 +839,565 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>31.76</v>
+        <v>2.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>30.99</v>
+        <v>2.56</v>
       </c>
       <c r="R3" s="4">
-        <v>97.58</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>2.56</v>
+        <v>21.77</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.56</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>40.5</v>
+        <v>1193.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>369.23</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>30.94</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="I6" s="13"/>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>7.92</v>
+        <v>31.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>30.99</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>97.58</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>29.92</v>
+        <v>40.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="P8" s="4">
-        <v>21.77</v>
+        <v>7.92</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>45</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="J9" s="13" t="s">
         <v>64</v>
       </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="P9" s="4">
-        <v>1193.4</v>
+        <v>29.92</v>
       </c>
       <c r="Q9" s="4">
-        <v>290.7</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>24.36</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>64</v>
+        <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
         <v>43.89</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>43.57</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.28</v>
       </c>
       <c r="S10" s="4">
         <v>65</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>56</v>
+        <v>34</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="P11" s="4">
         <v>0.95</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>79</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>1372.67</v>
       </c>
       <c r="P12" s="8">
-        <v>324.25</v>
+        <v>446.35</v>
       </c>
       <c r="Q12" s="8">
-        <v>23.62</v>
+        <v>32.52</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>