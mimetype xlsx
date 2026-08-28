--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,189 +89,189 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>RANIGACHI piped water supply scheme to accommodate FHTC in BHANGAR-I block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
   </si>
   <si>
     <t>SM/15863</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) nos. Tube Well (250mm X 150mm) dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for RANIGACHI PWSS at Head Work site and 2nd Tube Well site of Bhangar-I Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/018478]</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000670/2022-2023</t>
+  </si>
+  <si>
+    <t>3412/SWD-I</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>09/04/2023</t>
+  </si>
+  <si>
+    <t>REALIENCE CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 200 cum capacity OHR (20 mtr. Staging Height) including design drawing of Pile Foundation &amp; pile cap after soil investigation, construction of Pump House cum Chlorine Room, Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) for RANIGACHI Piped Water Supply Scheme to accommodate FHTC in BHANGAR-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 1320) (TSM/018478)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,AE HQ-II</t>
+  </si>
+  <si>
+    <t>JE RWS, Bhangar-II Block,JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000048/2023-2024</t>
+  </si>
+  <si>
+    <t>267/SWD-I</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>15/05/2025</t>
+  </si>
+  <si>
+    <t>SAMARJIT ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Ranigachi water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001524/2022-2023</t>
+  </si>
+  <si>
+    <t>931/SMD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>30/06/2025</t>
+  </si>
+  <si>
+    <t>M/S. S.S. ENTERPRISE (DOMKAL)</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000039/2023-2024</t>
   </si>
   <si>
     <t>287/SWD-I</t>
   </si>
   <si>
-    <t>24/04/2023</t>
-[...1 lines deleted...]
-  <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000215/2023-2024</t>
   </si>
   <si>
     <t>1007/SWD- I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Tube Well (250mm X 150mm) dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for RANIGACHI PWSS at Head Work site and 2nd Tube Well site of Bhangar-I Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/018478]</t>
-[...22 lines deleted...]
-  <si>
     <t>Development of land, drum sheet walling, approach road of HW site &amp; 2nd Tubewell site and allied works of "RANIGACHI Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24 Pgns. W/S Division-I, PHE Dte. for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under Jal Jeevan Mission". (SM/15863)</t>
   </si>
   <si>
     <t>ORD/000539/2024-2025</t>
   </si>
   <si>
     <t>4096/SWD-I</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>19/11/2024</t>
   </si>
   <si>
-    <t>SAMARJIT ENTERPRISE</t>
-[...2 lines deleted...]
-    <t>S24 Pgns Mechanical</t>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Ranigachi PH-1 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/15863)</t>
+  </si>
+  <si>
+    <t>ORD/002251/2024-2025</t>
+  </si>
+  <si>
+    <t>1546/SMSD</t>
+  </si>
+  <si>
+    <t>25/11/2024</t>
+  </si>
+  <si>
+    <t>10/12/2024</t>
   </si>
   <si>
     <t>Quatation for new service (power) connection at Ranigachi PH-1 Water supply scheme under Bhangar-I block Reference ID-106663978, Application No- 1007921419</t>
   </si>
   <si>
     <t>BILL/01367/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-324</t>
   </si>
   <si>
     <t>31/08/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...55 lines deleted...]
-    <t>10/12/2024</t>
   </si>
   <si>
     <t>Construction of Boundary Wall at HW Site &amp; 2nd Tubewell site of "RANIGACHI Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24 Pgns. W/S Division-I, PHE Dte. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Pgns. District under Jal Jeevan Mission". (SM/15863) (3rd call)</t>
   </si>
   <si>
     <t>ORD/000103/2025-2026</t>
   </si>
   <si>
     <t>1816/SWD-I</t>
   </si>
   <si>
     <t>07/07/2025</t>
   </si>
   <si>
     <t>05/09/2025</t>
   </si>
   <si>
     <t>SUJIT KUMAR SHARMA</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -816,484 +816,484 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>20.91</v>
+        <v>31.79</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>12.97</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>40.8</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="P4" s="4">
-        <v>8.13</v>
+        <v>303.12</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>63.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>20.86</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="O5" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P5" s="4">
+        <v>25.09</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...10 lines deleted...]
-        <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>50</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>52.37</v>
+        <v>20.91</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>3.96</v>
+        <v>8.13</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="P8" s="4">
-        <v>303.12</v>
+        <v>52.37</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>60</v>
+        <v>43</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>61</v>
+        <v>44</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>66</v>
+        <v>49</v>
       </c>
       <c r="P9" s="4">
-        <v>25.09</v>
+        <v>0.9</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>0.9</v>
+        <v>3.96</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
@@ -1343,54 +1343,54 @@
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="7" t="s">
         <v>78</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="11"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="14"/>
       <c r="I12" s="14"/>
       <c r="J12" s="14"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
       <c r="O12" s="8">
         <v>474.78</v>
       </c>
       <c r="P12" s="8">
-        <v>0</v>
+        <v>76.19</v>
       </c>
       <c r="Q12" s="8">
-        <v>0</v>
+        <v>16.05</v>
       </c>
       <c r="R12" s="8"/>
       <c r="S12" s="8"/>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>