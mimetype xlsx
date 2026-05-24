--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -243,50 +243,86 @@
     <t>02/01/2025</t>
   </si>
   <si>
     <t>N. ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall, Pathway, Drain, Development of Land &amp; others allied works of ¿GOBINDAPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission" (SM/15862).</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>JE-3</t>
   </si>
   <si>
     <t>ORD/000239/2024-2025</t>
   </si>
   <si>
     <t>2659/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at Headwork site for GOBINDAPUR PWSS of Sonarpur Blockfor Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Paraganas Water Supply Division-I, PHE Dte. [TSM/015394]</t>
+  </si>
+  <si>
+    <t>ORD/001108/2024-2025</t>
+  </si>
+  <si>
+    <t>111/SWD-I</t>
+  </si>
+  <si>
+    <t>09/01/2025</t>
+  </si>
+  <si>
+    <t>30/03/2025</t>
+  </si>
+  <si>
+    <t>SIMPLEX DRILLING COMPANY</t>
+  </si>
+  <si>
+    <t>Sinking of 01 (one) no. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for GOBINDAPUR Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/15862]</t>
+  </si>
+  <si>
+    <t>ORD/001188/2024-2025</t>
+  </si>
+  <si>
+    <t>773/SWD-I</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>KALPANA BUILDERS (SALTLAKE)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +711,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1186,54 +1222,54 @@
       <c r="I9" s="13" t="s">
         <v>57</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>58</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P9" s="4">
         <v>370.71</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>41.22</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>11.12</v>
       </c>
       <c r="S9" s="4">
         <v>25</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1318,87 +1354,209 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>63</v>
       </c>
       <c r="P11" s="4">
         <v>59.77</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="P12" s="4">
+        <v>15.8</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P13" s="4">
+        <v>15.56</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>587.66</v>
+      </c>
+      <c r="P14" s="8">
+        <v>41.22</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>7.01</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>