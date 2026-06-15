--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -279,50 +279,71 @@
     <t>09/01/2025</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING COMPANY</t>
   </si>
   <si>
     <t>Sinking of 01 (one) no. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for GOBINDAPUR Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/15862]</t>
   </si>
   <si>
     <t>ORD/001188/2024-2025</t>
   </si>
   <si>
     <t>773/SWD-I</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>KALPANA BUILDERS (SALTLAKE)</t>
+  </si>
+  <si>
+    <t>Additional charges for DTR Shifting at pump house no-I of Gobindapur water supply scheme.(Sonarpur block)</t>
+  </si>
+  <si>
+    <t>BILL/02366/2025-2026</t>
+  </si>
+  <si>
+    <t>24/09/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no- II of Gobindapur water supply scheme.(Sonarpur Block)</t>
+  </si>
+  <si>
+    <t>BILL/00496/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -711,51 +732,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1476,87 +1497,199 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
         <v>15.56</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.55</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="L15" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="P15" s="4">
+        <v>5.02</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>593.23</v>
+      </c>
+      <c r="P16" s="8">
+        <v>41.22</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>6.95</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>