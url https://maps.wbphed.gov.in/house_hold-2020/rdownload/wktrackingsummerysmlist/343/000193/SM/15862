--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -110,50 +110,74 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for GOBINDAPUR PWSS of Sonarpur Blockfor Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [SM/15862]</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>ORD/000679/2022-2023</t>
   </si>
   <si>
     <t>3465/SWD-I</t>
   </si>
   <si>
     <t>15/03/2023</t>
   </si>
   <si>
     <t>14/04/2023</t>
   </si>
   <si>
     <t>TAPAS KUMAR GIRI</t>
   </si>
   <si>
+    <t>Construction of 200 cum OHR with soil investigation, pump house cum chlorine room, Laying rising and distrbution main pipe line with FHTC for GOBINDAPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 1543) (TSM/017732)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE RWS, Sonarpur Block</t>
+  </si>
+  <si>
+    <t>ORD/000080/2023-2024</t>
+  </si>
+  <si>
+    <t>392/SWD-I</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>01/10/2025</t>
+  </si>
+  <si>
+    <t>NIRMAN ENTERPRISE</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Gobindapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000118/2023-2024</t>
   </si>
   <si>
     <t>1035/SMD</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>12/07/2023</t>
   </si>
   <si>
     <t>A.K. INDUSTRIES</t>
@@ -161,168 +185,144 @@
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000002/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000225/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of GOBINDAPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/15862)</t>
+  </si>
+  <si>
+    <t>ORD/000754/2024-2025</t>
+  </si>
+  <si>
+    <t>4706/SWD-I</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>02/01/2025</t>
+  </si>
+  <si>
+    <t>N. ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Pathway, Drain, Development of Land &amp; others allied works of ¿GOBINDAPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission" (SM/15862).</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000239/2024-2025</t>
+  </si>
+  <si>
+    <t>2659/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.22]</t>
   </si>
   <si>
     <t>BILL/00481/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
   </si>
   <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.16]</t>
   </si>
   <si>
     <t>BILL/00475/2024-2025</t>
   </si>
   <si>
-    <t>Construction of 200 cum OHR with soil investigation, pump house cum chlorine room, Laying rising and distrbution main pipe line with FHTC for GOBINDAPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 1543) (TSM/017732)</t>
-[...59 lines deleted...]
-    <t>22/07/2024</t>
+    <t>Sinking of 01 (one) no. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for GOBINDAPUR Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/15862]</t>
+  </si>
+  <si>
+    <t>ORD/001188/2024-2025</t>
+  </si>
+  <si>
+    <t>773/SWD-I</t>
+  </si>
+  <si>
+    <t>18/03/2025</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>KALPANA BUILDERS (SALTLAKE)</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at Headwork site for GOBINDAPUR PWSS of Sonarpur Blockfor Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Paraganas Water Supply Division-I, PHE Dte. [TSM/015394]</t>
   </si>
   <si>
     <t>ORD/001108/2024-2025</t>
   </si>
   <si>
     <t>111/SWD-I</t>
   </si>
   <si>
     <t>09/01/2025</t>
   </si>
   <si>
     <t>30/03/2025</t>
   </si>
   <si>
     <t>SIMPLEX DRILLING COMPANY</t>
-  </si>
-[...16 lines deleted...]
-    <t>KALPANA BUILDERS (SALTLAKE)</t>
   </si>
   <si>
     <t>Additional charges for DTR Shifting at pump house no-I of Gobindapur water supply scheme.(Sonarpur block)</t>
   </si>
   <si>
     <t>BILL/02366/2025-2026</t>
   </si>
   <si>
     <t>24/09/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no- II of Gobindapur water supply scheme.(Sonarpur Block)</t>
   </si>
   <si>
     <t>BILL/00496/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
@@ -915,641 +915,641 @@
         <v>31.8</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>25.4</v>
+        <v>370.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>41.22</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>11.12</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>30.53</v>
+        <v>25.4</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>9.5</v>
+        <v>30.53</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>1.07</v>
+        <v>9.5</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>17.53</v>
+        <v>10</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>59</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="P9" s="4">
-        <v>370.71</v>
+        <v>59.77</v>
       </c>
       <c r="Q9" s="4">
-        <v>41.22</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>11.12</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="P10" s="4">
-        <v>10</v>
+        <v>1.07</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="J11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="L11" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="K11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="M11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>59.77</v>
+        <v>17.53</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>77</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="P12" s="4">
-        <v>15.8</v>
+        <v>15.56</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>71</v>
+        <v>64</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4">
-        <v>15.56</v>
+        <v>15.8</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="L14" s="4"/>
       <c r="M14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>91</v>
       </c>
@@ -1560,51 +1560,51 @@
         <v>0.55</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>93</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
         <v>94</v>
       </c>
       <c r="L15" s="4">
         <v>42152</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">