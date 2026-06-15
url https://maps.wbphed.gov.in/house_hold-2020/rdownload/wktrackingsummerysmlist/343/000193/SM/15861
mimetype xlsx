--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -216,50 +216,68 @@
     <t>05/12/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>Grafton Tarmac Engineering And Civil</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at HW site of DAKSHIN RAJAPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/15861)</t>
   </si>
   <si>
     <t>ORD/000559/2024-2025</t>
   </si>
   <si>
     <t>4232/SWD-I</t>
   </si>
   <si>
     <t>30/09/2024</t>
   </si>
   <si>
     <t>29/11/2024</t>
   </si>
   <si>
     <t>MOLLICK ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Quotation for new service (power) connection at Dakshin Rajapur PH-I Water supply scheme under Bhangar-I Block Reference ID- 106967865, Application No- 1008422044</t>
+  </si>
+  <si>
+    <t>BILL/00252/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Quotation for new service (power) connection at Dakshin Rajapur PH-II Water supply scheme under Bhangar-I Block Reference ID- 106967864, Application No- 1008422060.</t>
+  </si>
+  <si>
+    <t>BILL/00261/2025-2026</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -648,51 +666,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="43.560791" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -870,54 +888,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>31.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>29.75</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>93.65</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1045,54 +1063,54 @@
       <c r="I7" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>50</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="4">
         <v>488.23</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>122.9</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>25.17</v>
       </c>
       <c r="S7" s="4">
         <v>15</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1173,87 +1191,201 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="P9" s="4">
         <v>48.21</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B10" s="7"/>
-[...22 lines deleted...]
-      <c r="S10" s="8"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P10" s="4">
+        <v>5.79</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>0</v>
+      </c>
+      <c r="R10" s="4">
+        <v>0</v>
+      </c>
+      <c r="S10" s="4">
+        <v>0</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="P11" s="4">
+        <v>4.92</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>0</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>653.39</v>
+      </c>
+      <c r="P12" s="8">
+        <v>152.65</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>23.36</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>