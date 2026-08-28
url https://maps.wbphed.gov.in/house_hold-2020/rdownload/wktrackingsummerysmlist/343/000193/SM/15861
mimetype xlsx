--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -77,153 +77,153 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>DAKSHIN RAJAPUR piped water supply scheme to accommodate FHTC in BHANGAR-I block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
+  </si>
+  <si>
+    <t>SM/15861</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Construction of 300 cum capacity OHR (20 mtr. Staging Height), Pump House cum Chlorine Room (2 Nos.) along with Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) including design drawing of Pile Foundation &amp; pile cap after soil investigation for DAKSHIN RAJAPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 2106) (TSM/017116)</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000022/2023-2024</t>
+  </si>
+  <si>
+    <t>99/SWD-I</t>
+  </si>
+  <si>
+    <t>10/04/2023</t>
+  </si>
+  <si>
+    <t>04/02/2024</t>
+  </si>
+  <si>
+    <t>MILAN GHOSH</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>DAKSHIN RAJAPUR piped water supply scheme to accommodate FHTC in BHANGAR-I block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Dakshin Rajapur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001519/2022-2023</t>
   </si>
   <si>
     <t>908/SMD</t>
   </si>
   <si>
     <t>28/03/2023</t>
   </si>
   <si>
     <t>26/06/2023</t>
   </si>
   <si>
     <t>GOENKA ENTERPRISE</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...1 lines deleted...]
-  <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method for DAKSHIN RAJAPUR PWSS of BHANGAR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017116]</t>
   </si>
   <si>
-    <t>AE HQ-I</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000637/2022-2023</t>
   </si>
   <si>
     <t>3283/SWD-I</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>02/04/2023</t>
   </si>
   <si>
     <t>SAMSUDDIN MANDAL</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000037/2023-2024</t>
   </si>
   <si>
     <t>287/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000214/2023-2024</t>
   </si>
   <si>
     <t>1007/SWD- I</t>
   </si>
   <si>
     <t>09/06/2023</t>
-  </si>
-[...19 lines deleted...]
-    <t>MILAN GHOSH</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of DAKSHIN RAJAPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/15861)</t>
   </si>
   <si>
     <t>ORD/000877/2024-2025</t>
   </si>
   <si>
     <t>4975/SWD-I</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>19/01/2025</t>
   </si>
   <si>
     <t>Grafton Tarmac Engineering And Civil</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at HW site of DAKSHIN RAJAPUR Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/15861)</t>
   </si>
   <si>
     <t>ORD/000559/2024-2025</t>
   </si>
@@ -826,310 +826,310 @@
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>22.69</v>
+        <v>488.23</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>122.9</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>25.17</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P4" s="4">
-        <v>31.76</v>
+        <v>22.69</v>
       </c>
       <c r="Q4" s="4">
-        <v>29.75</v>
+        <v>0</v>
       </c>
       <c r="R4" s="4">
-        <v>93.65</v>
+        <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>26</v>
+      </c>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>27.61</v>
+        <v>31.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>29.75</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>93.65</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>12.97</v>
+        <v>27.61</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>49</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="M7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>488.23</v>
+        <v>12.97</v>
       </c>
       <c r="Q7" s="4">
-        <v>122.9</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>25.17</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>15</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
@@ -1142,51 +1142,51 @@
         <v>11.2</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
@@ -1199,51 +1199,51 @@
         <v>48.21</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>68</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4">
         <v>42152</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
@@ -1256,51 +1256,51 @@
         <v>5.79</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="L11" s="4">
         <v>42152</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N11" s="4" t="s">