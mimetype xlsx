--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -254,51 +254,51 @@
   <si>
     <t>BP-2023-24-489</t>
   </si>
   <si>
     <t>12/02/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of Pump house cum Chlorine Room, Boundary Wall along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for DHOPA GACHI Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 917] [TSM/018424]</t>
   </si>
   <si>
     <t>JE RWS,JE-2</t>
   </si>
   <si>
     <t>ORD/000084/2023-2024</t>
   </si>
   <si>
     <t>418/SWD-I</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
-    <t>16/01/2026</t>
+    <t>15/03/2026</t>
   </si>
   <si>
     <t>MONDAL CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of OHR/ 2nd TW site, platform for providing FHTC, restoration of road and other allied works for Augmentation of Ground Water based DHOPAGACHHI piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte. (SM/15786)</t>
   </si>
   <si>
     <t>JE RWS</t>
   </si>
   <si>
     <t>ORD/000373/2024-2025</t>
   </si>
   <si>
     <t>3551/SWD-I</t>
   </si>
   <si>
     <t>09/08/2024</t>
   </si>
   <si>
     <t>22/03/2025</t>
   </si>
   <si>
     <t>MONDAL CONSTRUCTION (BARUIPUR)</t>
   </si>