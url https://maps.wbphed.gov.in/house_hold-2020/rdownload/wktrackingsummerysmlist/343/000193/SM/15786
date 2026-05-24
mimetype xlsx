--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -990,54 +990,54 @@
       </c>
       <c r="H5" s="13" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P5" s="4">
         <v>2.48</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>2.47</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>99.32</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1336,54 +1336,54 @@
       <c r="I11" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>76</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P11" s="4">
         <v>168.94</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>125.72</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>74.42</v>
       </c>
       <c r="S11" s="4">
         <v>95</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1431,54 +1431,54 @@
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>335.08</v>
       </c>
       <c r="P13" s="8">
-        <v>0</v>
+        <v>128.19</v>
       </c>
       <c r="Q13" s="8">
-        <v>0</v>
+        <v>38.25</v>
       </c>
       <c r="R13" s="8"/>
       <c r="S13" s="8"/>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>