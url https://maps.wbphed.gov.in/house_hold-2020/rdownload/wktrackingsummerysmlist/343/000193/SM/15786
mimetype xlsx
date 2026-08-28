--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -89,240 +89,240 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Proposed Ground water based DHOPA GACHHI piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected</t>
   </si>
   <si>
     <t>SM/15786</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Dhopa Gachhi Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000941/2022-2023</t>
+  </si>
+  <si>
+    <t>1258/SWD-I</t>
+  </si>
+  <si>
+    <t>09/09/2022</t>
+  </si>
+  <si>
+    <t>09/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tube-well having 66 mtr. housing pipe by Rotary method for DHOPAGACHI PWSS of BARUIPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018424]</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000643/2022-2023</t>
   </si>
   <si>
     <t>3316/SWD-I</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>M/S M.S. ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of Pump house cum Chlorine Room, Boundary Wall along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for DHOPA GACHI Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 917] [TSM/018424]</t>
+  </si>
+  <si>
+    <t>JE RWS,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000084/2023-2024</t>
+  </si>
+  <si>
+    <t>418/SWD-I</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>15/03/2026</t>
+  </si>
+  <si>
+    <t>MONDAL CONSTRUCTION</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 of Dhopa Gachi water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000085/2023-2024</t>
   </si>
   <si>
     <t>1065/SMD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>B.T.PROJECTS PVT.LTD.</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Dhopa Gachhi Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000122/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method at 2nd Tubewell site for DHOPAGACHI Piped Water Supply Scheme to accommodate FHTC in BARUIPUR Block under South 24-Parganas W/S Division-I, South 24 Parganas District for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/15786]</t>
   </si>
   <si>
     <t>ORD/000878/2024-2025</t>
   </si>
   <si>
     <t>4976/SWD-I</t>
   </si>
   <si>
     <t>05/12/2024</t>
   </si>
   <si>
     <t>04/01/2025</t>
   </si>
   <si>
     <t>M/S. SHYAM CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of OHR/ 2nd TW site, platform for providing FHTC, restoration of road and other allied works for Augmentation of Ground Water based DHOPAGACHHI piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte. (SM/15786)</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000373/2024-2025</t>
+  </si>
+  <si>
+    <t>3551/SWD-I</t>
+  </si>
+  <si>
+    <t>09/08/2024</t>
+  </si>
+  <si>
+    <t>22/03/2025</t>
+  </si>
+  <si>
+    <t>MONDAL CONSTRUCTION (BARUIPUR)</t>
+  </si>
+  <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tube-well having 66 mtr. housing pipe by Rotary method at Head work site for DHOPAGACHI PWSS of BARUIPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [SM/15786]</t>
   </si>
   <si>
     <t>ORD/000385/2024-2025</t>
   </si>
   <si>
     <t>3588/SWD-I</t>
   </si>
   <si>
     <t>13/08/2024</t>
   </si>
   <si>
     <t>28/08/2024</t>
   </si>
   <si>
     <t>PADMA ENGINEERING CO.</t>
   </si>
   <si>
+    <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>BILL/04652/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-489</t>
+  </si>
+  <si>
+    <t>12/02/2024</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Jagita Sarda House to Khalpar Bypass Via Roybahadur Via Projit Mondal To Nikfiil Ranjan Roy House Via Khardhya Math Via Bapi Naskar House</t>
   </si>
   <si>
     <t>BILL/01703/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-788</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
-  </si>
-[...55 lines deleted...]
-    <t>MONDAL CONSTRUCTION (BARUIPUR)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -849,605 +849,605 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>31.77</v>
+        <v>2.48</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.47</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.32</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>21.46</v>
+        <v>31.77</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-[...1 lines deleted...]
-      <c r="K5" s="4" t="s">
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.48</v>
+        <v>168.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>2.47</v>
+        <v>125.72</v>
       </c>
       <c r="R5" s="4">
-        <v>99.32</v>
+        <v>74.42</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>29.34</v>
+        <v>21.46</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>15.53</v>
+        <v>29.34</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>15.88</v>
+        <v>15.53</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
-      <c r="I9" s="13"/>
-      <c r="J9" s="13"/>
+      <c r="I9" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>66</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P9" s="4">
-        <v>1.16</v>
+        <v>46.21</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>0</v>
+        <v>30</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P10" s="4">
-        <v>2.31</v>
+        <v>15.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P11" s="4">
-        <v>168.94</v>
+        <v>2.31</v>
       </c>
       <c r="Q11" s="4">
-        <v>125.72</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>74.42</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>95</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>83</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>82</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4">
-        <v>46.21</v>
+        <v>1.16</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>335.08</v>