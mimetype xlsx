--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -249,50 +249,62 @@
     <t>417/SWD-I</t>
   </si>
   <si>
     <t>02/05/2023</t>
   </si>
   <si>
     <t>01/04/2025</t>
   </si>
   <si>
     <t>PINKI CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 of Chandanpukur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>ORD/000084/2023-2024</t>
   </si>
   <si>
     <t>1064/SMD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Chandanpukur W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/15785)</t>
+  </si>
+  <si>
+    <t>ORD/000140/2024-2025</t>
+  </si>
+  <si>
+    <t>962/SMSD</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -681,51 +693,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -844,54 +856,54 @@
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P3" s="4">
         <v>31.65</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.55</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>49.14</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -901,54 +913,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>33</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
         <v>2.49</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.48</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.4</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1255,54 +1267,54 @@
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="P10" s="4">
         <v>163.36</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>84.1</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>51.48</v>
       </c>
       <c r="S10" s="4">
         <v>75</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1330,87 +1342,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P11" s="4">
         <v>22.37</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>40</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>273.88</v>
+      </c>
+      <c r="P13" s="8">
+        <v>102.13</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>37.29</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>