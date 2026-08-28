--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,222 +89,222 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Proposed Ground water based CHANDANPUKUR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected</t>
   </si>
   <si>
     <t>SM/15785</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Chandanpukur Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000942/2022-2023</t>
+  </si>
+  <si>
+    <t>1259/SWD-I</t>
+  </si>
+  <si>
+    <t>09/09/2022</t>
+  </si>
+  <si>
+    <t>09/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Construction of Pump house cum Chlorine Room, Boundary Wall, along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for CHANDANPUKUR MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 949] [TSM/018249]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000083/2023-2024</t>
+  </si>
+  <si>
+    <t>417/SWD-I</t>
+  </si>
+  <si>
+    <t>02/05/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>PINKI CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 of Chandanpukur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000084/2023-2024</t>
+  </si>
+  <si>
+    <t>1064/SMD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>B.T.PROJECTS PVT.LTD.</t>
+  </si>
+  <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150 mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for CHANDANPUKUR PWSS to accommodate FHTC in Baruipur Block Under South 24 Paraganas W/S Division-I, P.H.E Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (TSM/018249) (2nd Call)</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000225/2023-2024</t>
   </si>
   <si>
     <t>1401/SWD-I</t>
   </si>
   <si>
     <t>14/07/2023</t>
   </si>
   <si>
-    <t>13/08/2023</t>
+    <t>10/01/2024</t>
   </si>
   <si>
     <t>P N DASS AND GRANDSON</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Chandanpukur Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000121/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Chandanpukur W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15785)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000213/2024-2025</t>
   </si>
   <si>
     <t>944/SMSD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>13/07/2024</t>
   </si>
   <si>
-    <t>B.T.PROJECTS PVT.LTD.</t>
-[...1 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Chandanpukur W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/15785)</t>
   </si>
   <si>
     <t>ORD/000141/2024-2025</t>
   </si>
   <si>
     <t>963/SMSD</t>
   </si>
   <si>
     <t>09/07/2024</t>
   </si>
   <si>
     <t>24/07/2024</t>
   </si>
   <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Chandanpukur W/S scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/15785)</t>
+  </si>
+  <si>
+    <t>ORD/000140/2024-2025</t>
+  </si>
+  <si>
+    <t>962/SMSD</t>
+  </si>
+  <si>
+    <t>02/08/2025</t>
+  </si>
+  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00123/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-37</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.27]</t>
   </si>
   <si>
     <t>BILL/00487/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
-  </si>
-[...43 lines deleted...]
-    <t>02/08/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -831,615 +831,615 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>31.65</v>
+        <v>2.49</v>
       </c>
       <c r="Q3" s="4">
-        <v>15.55</v>
+        <v>2.48</v>
       </c>
       <c r="R3" s="4">
-        <v>49.14</v>
+        <v>99.4</v>
       </c>
       <c r="S3" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>2.49</v>
+        <v>163.36</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.48</v>
+        <v>84.1</v>
       </c>
       <c r="R4" s="4">
-        <v>99.4</v>
+        <v>51.48</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>75</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P5" s="4">
+        <v>22.37</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N6" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O6" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P6" s="4">
+        <v>31.65</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>15.55</v>
+      </c>
+      <c r="R6" s="4">
+        <v>49.14</v>
+      </c>
+      <c r="S6" s="4">
         <v>50</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.89</v>
+        <v>26.99</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="P8" s="4">
-        <v>12.34</v>
+        <v>0.58</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-      <c r="J9" s="13"/>
+        <v>64</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="P9" s="4">
-        <v>12.32</v>
+        <v>0.89</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>73</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
-        <v>163.36</v>
+        <v>0.89</v>
       </c>
       <c r="Q10" s="4">
-        <v>84.1</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>51.48</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>75</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P11" s="4">
-        <v>22.37</v>
+        <v>12.34</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.89</v>
+        <v>12.32</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>83</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>273.88</v>