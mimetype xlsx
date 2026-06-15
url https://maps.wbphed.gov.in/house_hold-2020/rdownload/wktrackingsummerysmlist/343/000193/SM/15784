--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,59 @@
     <t>J.K. CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Chakar Bar W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15784)</t>
   </si>
   <si>
     <t>ORD/001275/2024-2025</t>
   </si>
   <si>
     <t>74/SMSD</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Chakar Bar W/S Scheme under SMD, P.H.E. Dte.(Block- Baruipur)(SM/15784)</t>
   </si>
   <si>
     <t>ORD/001271/2024-2025</t>
   </si>
   <si>
     <t>76/SMSD</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Chakar Bar W/S Scheme under SMD, P.H.E. Dte.(Block- Baruipur)(SM/15784)</t>
+  </si>
+  <si>
+    <t>ORD/001273/2024-2025</t>
+  </si>
+  <si>
+    <t>75/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +687,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -839,54 +848,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>31.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>14.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>45.74</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -896,54 +905,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
         <v>2.43</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.43</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.83</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1325,87 +1334,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P11" s="4">
         <v>0.91</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>57</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.91</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>271.67</v>
+      </c>
+      <c r="P13" s="8">
+        <v>16.95</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>6.24</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>