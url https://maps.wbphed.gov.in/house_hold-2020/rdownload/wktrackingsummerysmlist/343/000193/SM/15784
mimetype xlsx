--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -89,183 +89,183 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Proposed Ground water based CHAKAR BAR piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected A</t>
   </si>
   <si>
     <t>SM/15784</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Chakar Bar Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000943/2022-2023</t>
+  </si>
+  <si>
+    <t>1265/SWD-I</t>
+  </si>
+  <si>
+    <t>12/09/2022</t>
+  </si>
+  <si>
+    <t>12/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for CHAKAR BAR PWSS of BARUIPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24- Parganas W/S Division-I, P.H.E. Dte. [TSM/018426]</t>
   </si>
   <si>
     <t>AE BSD</t>
   </si>
   <si>
     <t>ORD/000649/2022-2023</t>
   </si>
   <si>
     <t>3321/SWD-I</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>AKTARUZZAMAN</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Chakar Bar Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 of Chakar Bar water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000083/2023-2024</t>
+  </si>
+  <si>
+    <t>1063/SMD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>B.T.PROJECTS PVT.LTD.</t>
+  </si>
+  <si>
+    <t>Construction of Pump house cum Chlorine Room, Boundary Wall, along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for CHAKARBAR Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 737] [TSM/018426]</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000349/2023-2024</t>
+  </si>
+  <si>
+    <t>1735/SWD-I</t>
+  </si>
+  <si>
+    <t>10/08/2023</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
+  </si>
+  <si>
+    <t>J.K. CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000120/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Construction of platfrom for Providing FHTC, Protection work for Pipeline, Development of Land, and other allied works for "Ground Water Based CHAKAR BAR Piped Water Supply Scheme to Accommodate FHTC in Baruipur Block Under South 24 Parganas W/S Division-I, PHE Dte. For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District." (SM/15784)</t>
   </si>
   <si>
     <t>ORD/000411/2024-2025</t>
   </si>
   <si>
     <t>3707/SWD-I</t>
   </si>
   <si>
     <t>23/08/2024</t>
   </si>
   <si>
     <t>07/10/2024</t>
   </si>
   <si>
     <t>A MONDAL ENTERPRISE</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>PAYMENT OF ELECTRICITY BILL FOR NEW SERVICE CONNECTION UNDER SMD PHE DTE.</t>
   </si>
   <si>
     <t>BILL/05709/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-605</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...43 lines deleted...]
-    <t>J.K. CONSTRUCTION</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Chakar Bar W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15784)</t>
   </si>
   <si>
     <t>ORD/001275/2024-2025</t>
   </si>
   <si>
     <t>74/SMSD</t>
   </si>
   <si>
     <t>17/01/2025</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Chakar Bar W/S Scheme under SMD, P.H.E. Dte.(Block- Baruipur)(SM/15784)</t>
   </si>
   <si>
     <t>ORD/001271/2024-2025</t>
   </si>
   <si>
     <t>76/SMSD</t>
   </si>
@@ -825,601 +825,601 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>31.76</v>
+        <v>2.43</v>
       </c>
       <c r="Q3" s="4">
-        <v>14.53</v>
+        <v>2.43</v>
       </c>
       <c r="R3" s="4">
-        <v>45.74</v>
+        <v>99.83</v>
       </c>
       <c r="S3" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="P4" s="4">
-        <v>2.43</v>
+        <v>31.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.43</v>
+        <v>14.53</v>
       </c>
       <c r="R4" s="4">
-        <v>99.83</v>
+        <v>45.74</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>41</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P5" s="4">
+        <v>21.46</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>0</v>
+      </c>
+      <c r="R5" s="4">
+        <v>0</v>
+      </c>
+      <c r="S5" s="4">
         <v>40</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="J6" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="I6" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>49.74</v>
+        <v>134.15</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>3.75</v>
+        <v>25.96</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>21.46</v>
+        <v>49.74</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>134.15</v>
+        <v>3.75</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="P10" s="4">
         <v>0.58</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="P11" s="4">
         <v>0.91</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>56</v>
+        <v>40</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>57</v>
+        <v>41</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>73</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>61</v>
+        <v>45</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="P12" s="4">
         <v>0.91</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>81</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>