--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,68 +219,50 @@
     <t>BP-2024-25-38</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of Pump house cum Chlorine Room, Boundary Wall along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for BERALIA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 990] [TSM/018427]</t>
   </si>
   <si>
     <t>ORD/000069/2023-2024</t>
   </si>
   <si>
     <t>370/SWD-I</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>SOMA ENTERPRISE</t>
-  </si>
-[...16 lines deleted...]
-    <t>ALISHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +651,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1200,148 +1182,87 @@
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>207.4</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>93</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="3">
-[...18 lines deleted...]
-      <c r="H10" s="13" t="s">
+      <c r="A10" s="7" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>292.19</v>
+      </c>
+      <c r="P10" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>0</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
-    <row r="11" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>