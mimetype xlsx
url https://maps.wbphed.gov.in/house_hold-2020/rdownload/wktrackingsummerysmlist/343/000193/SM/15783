--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -219,50 +219,77 @@
     <t>BP-2024-25-38</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of Pump house cum Chlorine Room, Boundary Wall along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for BERALIA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 990] [TSM/018427]</t>
   </si>
   <si>
     <t>ORD/000069/2023-2024</t>
   </si>
   <si>
     <t>370/SWD-I</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>25/06/2025</t>
   </si>
   <si>
     <t>SOMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Beralia scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/15783)</t>
+  </si>
+  <si>
+    <t>ORD/000146/2024-2025</t>
+  </si>
+  <si>
+    <t>914/SMSD</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>15/12/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Beralia scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/15783)</t>
+  </si>
+  <si>
+    <t>ORD/000147/2024-2025</t>
+  </si>
+  <si>
+    <t>913/SMSD</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -651,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W10"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -810,54 +837,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>2.54</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.55</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -928,54 +955,54 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>31.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>15.43</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>48.59</v>
       </c>
       <c r="S5" s="4">
         <v>50</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -989,54 +1016,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>22.2</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>10.35</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>46.63</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>44</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1168,101 +1195,223 @@
       <c r="I9" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>207.4</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>174.63</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>84.2</v>
       </c>
       <c r="S9" s="4">
         <v>93</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
-      <c r="A10" s="7" t="s">
+      <c r="A10" s="3">
+        <v>8</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="7"/>
-[...15 lines deleted...]
-      <c r="P10" s="8">
+      <c r="I10" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J10" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K10" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="M10" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N10" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="O10" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P10" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q10" s="4">
         <v>0</v>
       </c>
-      <c r="Q10" s="8">
+      <c r="R10" s="4">
         <v>0</v>
       </c>
-      <c r="R10" s="8"/>
-      <c r="S10" s="8"/>
+      <c r="S10" s="4">
+        <v>100</v>
+      </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
+    <row r="11" spans="1:23">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
+      <c r="T11" s="1"/>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1"/>
+      <c r="W11" s="1"/>
+    </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>293.96</v>
+      </c>
+      <c r="P12" s="8">
+        <v>202.95</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>69.04</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>