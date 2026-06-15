--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -246,50 +246,68 @@
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Beralia scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/15783)</t>
   </si>
   <si>
     <t>ORD/000146/2024-2025</t>
   </si>
   <si>
     <t>914/SMSD</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>15/12/2024</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Beralia scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/15783)</t>
   </si>
   <si>
     <t>ORD/000147/2024-2025</t>
   </si>
   <si>
     <t>913/SMSD</t>
   </si>
   <si>
     <t>10/07/2024</t>
+  </si>
+  <si>
+    <t>Construction of boundary wall, protection work for pipeline, approach road, development of land and other allied works for Ground water based BERALIA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/15783)</t>
+  </si>
+  <si>
+    <t>ORD/000221/2024-2025</t>
+  </si>
+  <si>
+    <t>2639/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>ALISHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -678,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1331,87 +1349,148 @@
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P11" s="4">
         <v>0.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
-      <c r="A12" s="7" t="s">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
         <v>78</v>
       </c>
-      <c r="B12" s="7"/>
-[...22 lines deleted...]
-      <c r="S12" s="8"/>
+      <c r="I12" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="P12" s="4">
+        <v>33.95</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>60</v>
+      </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="14"/>
+      <c r="I13" s="14"/>
+      <c r="J13" s="14"/>
+      <c r="K13" s="8"/>
+      <c r="L13" s="8"/>
+      <c r="M13" s="8"/>
+      <c r="N13" s="8"/>
+      <c r="O13" s="8">
+        <v>327.91</v>
+      </c>
+      <c r="P13" s="8">
+        <v>202.95</v>
+      </c>
+      <c r="Q13" s="8">
+        <v>61.89</v>
+      </c>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>