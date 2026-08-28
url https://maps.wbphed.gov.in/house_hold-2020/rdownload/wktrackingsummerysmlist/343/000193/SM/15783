--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -107,207 +107,207 @@
   <si>
     <t>SM/15783</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of Ground Water Based Beralia Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000945/2022-2023</t>
   </si>
   <si>
     <t>1266/SWD-I</t>
   </si>
   <si>
     <t>12/09/2022</t>
   </si>
   <si>
     <t>12/10/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) nos Rig bored 250mm x 150 mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for BERALIA PWSS to accommodate FHTC in Baruipur Block Under South 24 Parganas W/S Division-I, P.H.E Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (TSM/018427)</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000706/2022-2023</t>
+  </si>
+  <si>
+    <t>3519/SWD-I</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>16/04/2023</t>
+  </si>
+  <si>
+    <t>M/S A.M. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of Pump house cum Chlorine Room, Boundary Wall along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for BERALIA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 990] [TSM/018427]</t>
+  </si>
+  <si>
+    <t>ORD/000069/2023-2024</t>
+  </si>
+  <si>
+    <t>370/SWD-I</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>25/06/2025</t>
+  </si>
+  <si>
+    <t>SOMA ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 of Beralia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001128/2023-2024</t>
+  </si>
+  <si>
+    <t>4270/SMD</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>05/02/2024</t>
+  </si>
+  <si>
+    <t>T.S. CONSTRUCTION</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000119/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos Rig bored 250mm x 150 mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for BERALIA PWSS to accommodate FHTC in Baruipur Block Under South 24 Parganas W/S Division-I, P.H.E Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (TSM/018427)</t>
-[...49 lines deleted...]
-  <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Beralia W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15783)</t>
   </si>
   <si>
     <t>ORD/000299/2024-2025</t>
   </si>
   <si>
     <t>928-SMSD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>13/07/2024</t>
   </si>
   <si>
+    <t>Construction of boundary wall, protection work for pipeline, approach road, development of land and other allied works for Ground water based BERALIA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/15783)</t>
+  </si>
+  <si>
+    <t>ORD/000221/2024-2025</t>
+  </si>
+  <si>
+    <t>2639/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
+    <t>ALISHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Beralia scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/15783)</t>
+  </si>
+  <si>
+    <t>ORD/000146/2024-2025</t>
+  </si>
+  <si>
+    <t>914/SMSD</t>
+  </si>
+  <si>
+    <t>25/06/2024</t>
+  </si>
+  <si>
+    <t>15/12/2024</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Beralia scheme under SMD, P.H.E. Dte.(Block-Baruipur) (SM/15783)</t>
+  </si>
+  <si>
+    <t>ORD/000147/2024-2025</t>
+  </si>
+  <si>
+    <t>913/SMSD</t>
+  </si>
+  <si>
+    <t>10/07/2024</t>
+  </si>
+  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00122/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-38</t>
   </si>
   <si>
     <t>24/04/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...61 lines deleted...]
-    <t>ALISHA CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -891,562 +891,562 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>23.83</v>
+        <v>31.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.43</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>48.59</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>31.76</v>
+        <v>207.4</v>
       </c>
       <c r="Q5" s="4">
-        <v>15.43</v>
+        <v>174.63</v>
       </c>
       <c r="R5" s="4">
-        <v>48.59</v>
+        <v>84.2</v>
       </c>
       <c r="S5" s="4">
-        <v>50</v>
+        <v>93</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
         <v>22.2</v>
       </c>
       <c r="Q6" s="4">
         <v>10.35</v>
       </c>
       <c r="R6" s="4">
         <v>46.63</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.58</v>
+        <v>23.83</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-      <c r="J8" s="13"/>
+        <v>59</v>
+      </c>
+      <c r="I8" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J8" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="P8" s="4">
-        <v>3.88</v>
+        <v>0.58</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>207.4</v>
+        <v>33.95</v>
       </c>
       <c r="Q9" s="4">
-        <v>174.63</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>84.2</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>93</v>
+        <v>60</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
         <v>0.89</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P11" s="4">
         <v>0.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>33.95</v>
+        <v>3.88</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="7" t="s">
         <v>84</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="7"/>
       <c r="E13" s="11"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="14"/>
       <c r="I13" s="14"/>
       <c r="J13" s="14"/>
       <c r="K13" s="8"/>
       <c r="L13" s="8"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
       <c r="O13" s="8">
         <v>327.91</v>