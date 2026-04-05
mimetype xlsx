--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -258,50 +258,65 @@
     <t>BP-2023-24-577</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Construction of Boundary walls, platform for providing FHTC, development of land, pipeline protection work and other allied works for Ground water based BAGDAHA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/15782)</t>
   </si>
   <si>
     <t>ORD/000335/2024-2025</t>
   </si>
   <si>
     <t>3273/SWD-I</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>KAMALA ENTERPRISE (DIAMOND HARBOUR)</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 of Bagdaha water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>ORD/001127/2023-2024</t>
+  </si>
+  <si>
+    <t>4269/SMD</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -690,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="42.418213" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1404,87 +1419,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="4">
         <v>59.7</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>82</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P13" s="4">
+        <v>25.81</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>310.45</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>