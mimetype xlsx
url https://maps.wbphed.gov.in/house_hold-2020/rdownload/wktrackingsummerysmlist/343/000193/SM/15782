--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -242,81 +242,81 @@
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>29/06/2024</t>
   </si>
   <si>
     <t>ABHISEK ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/05119/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-577</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 of Bagdaha water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>ORD/001127/2023-2024</t>
+  </si>
+  <si>
+    <t>4269/SMD</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
     <t>Construction of Boundary walls, platform for providing FHTC, development of land, pipeline protection work and other allied works for Ground water based BAGDAHA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/15782)</t>
   </si>
   <si>
     <t>ORD/000335/2024-2025</t>
   </si>
   <si>
     <t>3273/SWD-I</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>29/11/2025</t>
   </si>
   <si>
     <t>KAMALA ENTERPRISE (DIAMOND HARBOUR)</t>
-  </si>
-[...13 lines deleted...]
-    <t>01/10/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -864,54 +864,54 @@
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="4">
         <v>2.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.46</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
         <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -982,54 +982,54 @@
       <c r="I5" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>41</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>42</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>43</v>
       </c>
       <c r="P5" s="4">
         <v>148.94</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>89.19</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>59.88</v>
       </c>
       <c r="S5" s="4">
         <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1043,54 +1043,54 @@
       <c r="I6" s="13" t="s">
         <v>37</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>38</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>31.76</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>29.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>91.46</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1366,188 +1366,188 @@
         <v>8.7</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>81</v>
+        <v>58</v>
       </c>
       <c r="P12" s="4">
-        <v>59.7</v>
+        <v>25.81</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>24.2</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>93.77</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>38</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>25.81</v>
+        <v>59.7</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>310.45</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>144.91</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>46.68</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>