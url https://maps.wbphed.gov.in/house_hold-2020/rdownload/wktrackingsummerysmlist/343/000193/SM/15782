--- v3 (2026-05-24)
+++ v4 (2026-08-28)
@@ -107,216 +107,216 @@
   <si>
     <t>SM/15782</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Preparation and submission of Detailed Project Report of Ground Water Based Bagdah Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
   </si>
   <si>
     <t>ORD/000927/2022-2023</t>
   </si>
   <si>
     <t>1175/SWD-I</t>
   </si>
   <si>
     <t>31/08/2022</t>
   </si>
   <si>
     <t>30/09/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall, Chlorine Room along with Laying Distribution System, Rising Main, Functional Household Tap Connection for BAGDAHA PWSS to accommodate FHTC in Baruipur Block under Surface water based water supply scheme in the arsenic affected areas of South 24-Parganas District under South 24-Pgns. W/S Division-I, PHE Dte. (TSM/018476)</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000099/2023-2024</t>
+  </si>
+  <si>
+    <t>469/SWD-I</t>
+  </si>
+  <si>
+    <t>04/05/2023</t>
+  </si>
+  <si>
+    <t>02/08/2023</t>
+  </si>
+  <si>
+    <t>M/S ASHIRBAD (INDIA)</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos Rig bored 250mm x 150 mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for BAGDAHA PWSS to accommodate FHTC in Baruipur Block Under South 24 Parganas W/S Division-I, P.H.E Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (TSM/018476)</t>
+  </si>
+  <si>
+    <t>ORD/000708/2022-2023</t>
+  </si>
+  <si>
+    <t>3522/SWD-I</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>16/04/2023</t>
+  </si>
+  <si>
+    <t>MURSHID JAHAN</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 of Bagdaha water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001127/2023-2024</t>
+  </si>
+  <si>
+    <t>4269/SMD</t>
+  </si>
+  <si>
+    <t>07/11/2023</t>
+  </si>
+  <si>
+    <t>01/10/2024</t>
+  </si>
+  <si>
+    <t>KARUNAMOY ENGINEERING</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000179/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall, Chlorine Room along with Laying Distribution System, Rising Main, Functional Household Tap Connection for BAGDAHA PWSS to accommodate FHTC in Baruipur Block under Surface water based water supply scheme in the arsenic affected areas of South 24-Parganas District under South 24-Pgns. W/S Division-I, PHE Dte. (TSM/018476)</t>
-[...41 lines deleted...]
-    <t>S24 Pgns Mechanical</t>
+    <t>Construction of Boundary walls, platform for providing FHTC, development of land, pipeline protection work and other allied works for Ground water based BAGDAHA piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district.(SM/15782)</t>
+  </si>
+  <si>
+    <t>ORD/000335/2024-2025</t>
+  </si>
+  <si>
+    <t>3273/SWD-I</t>
+  </si>
+  <si>
+    <t>22/07/2024</t>
+  </si>
+  <si>
+    <t>29/11/2025</t>
+  </si>
+  <si>
+    <t>KAMALA ENTERPRISE (DIAMOND HARBOUR)</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no. 1 of Bagdaha W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)(SM/15782)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000388/2024-2025</t>
   </si>
   <si>
     <t>485/SMSD</t>
   </si>
   <si>
     <t>23/04/2024</t>
   </si>
   <si>
     <t>08/05/2024</t>
   </si>
   <si>
-    <t>KARUNAMOY ENGINEERING</t>
-[...1 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no. 2 of Bagdaha W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)(SM/15782)</t>
   </si>
   <si>
     <t>ORD/000387/2024-2025</t>
   </si>
   <si>
     <t>486/SMSD</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Bagdaha W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15784)</t>
   </si>
   <si>
     <t>ORD/000389/2024-2025</t>
   </si>
   <si>
     <t>484/SMSD</t>
   </si>
   <si>
     <t>Supply &amp; Installation of LED board at PH No-1 &amp; 2 of Bagdaha water supply scheme under South 24-Pgs Mechanical Division, PHE Dte.[Block-Baruipur]</t>
   </si>
   <si>
     <t>ORD/000390/2024-2025</t>
   </si>
   <si>
     <t>853/SMSD</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>29/06/2024</t>
   </si>
   <si>
     <t>ABHISEK ENGINEERING CONCERN</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/05119/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-577</t>
   </si>
   <si>
     <t>12/03/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...31 lines deleted...]
-    <t>KAMALA ENTERPRISE (DIAMOND HARBOUR)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -900,623 +900,623 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>29.87</v>
+        <v>148.94</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>89.19</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>59.88</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="P5" s="4">
-        <v>148.94</v>
+        <v>31.76</v>
       </c>
       <c r="Q5" s="4">
-        <v>89.19</v>
+        <v>29.05</v>
       </c>
       <c r="R5" s="4">
-        <v>59.88</v>
+        <v>91.46</v>
       </c>
       <c r="S5" s="4">
-        <v>90</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>31.76</v>
+        <v>25.81</v>
       </c>
       <c r="Q6" s="4">
-        <v>29.05</v>
+        <v>24.2</v>
       </c>
       <c r="R6" s="4">
-        <v>91.46</v>
+        <v>93.77</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.92</v>
+        <v>29.87</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>52</v>
+        <v>32</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>0.92</v>
+        <v>59.7</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="O9" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="K9" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.58</v>
+        <v>0.92</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>0.78</v>
+        <v>0.92</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="P11" s="4">
-        <v>8.7</v>
+        <v>0.58</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>58</v>
+        <v>81</v>
       </c>
       <c r="P12" s="4">
-        <v>25.81</v>
+        <v>0.78</v>
       </c>
       <c r="Q12" s="4">
-        <v>24.2</v>
+        <v>0</v>
       </c>
       <c r="R12" s="4">
-        <v>93.77</v>
+        <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="P13" s="4">
-        <v>59.7</v>
+        <v>8.7</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>87</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>310.45</v>