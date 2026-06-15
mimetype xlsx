--- v1 (2026-03-03)
+++ v2 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -282,50 +282,62 @@
     <t>ORD/000354/2024-2025</t>
   </si>
   <si>
     <t>3454/SWD-I</t>
   </si>
   <si>
     <t>02/08/2024</t>
   </si>
   <si>
     <t>11/09/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Tilpi Zone-I W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I) (SM/15781)</t>
   </si>
   <si>
     <t>ORD/002349/2024-2025</t>
   </si>
   <si>
     <t>1463/SMSD</t>
   </si>
   <si>
     <t>30/10/2024</t>
   </si>
   <si>
     <t>14/11/2024</t>
+  </si>
+  <si>
+    <t>Quotation for new power connection at P. H. NO.1 of Tilpi zone-1 w/s scheme . Jaynagar-I Block . Application no.1008337082 .</t>
+  </si>
+  <si>
+    <t>BILL/02795/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-571</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="58.842773" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -936,54 +948,54 @@
         <v>34</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P4" s="4">
         <v>2.56</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.56</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -1054,54 +1066,54 @@
       <c r="I6" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>15.82</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>14.7</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>92.92</v>
       </c>
       <c r="S6" s="4">
         <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1347,54 +1359,54 @@
       <c r="I11" s="13" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="P11" s="4">
         <v>1193.4</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>208.2</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>17.45</v>
       </c>
       <c r="S11" s="4">
         <v>96</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1483,87 +1495,144 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P13" s="4">
         <v>0.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P14" s="4">
+        <v>3.14</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>1405.76</v>
+      </c>
+      <c r="P15" s="8">
+        <v>225.46</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>16.04</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>