--- v2 (2026-06-15)
+++ v3 (2026-08-28)
@@ -77,255 +77,255 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Proposed Ground Water Based TILPI(Zone-I) Piped Water Supply Scheme to Accommodate FHTC inJAYNAGAR-I Block Under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected A</t>
+  </si>
+  <si>
+    <t>SM/15781</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of "TILPI Zone-I Ground Water Based Piped Water Supply Scheme" in JOYNAGAR-I block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district. [2nd call]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>ORD/000756/2022-2023</t>
+  </si>
+  <si>
+    <t>707/SWD-I</t>
+  </si>
+  <si>
+    <t>23/06/2022</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>ECO CARE</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150 mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for TILPI Zone-I PWSS to accommodate FHTC in Joynagar-I Block Under South 24 Parganas W/S Division-I, P.H.E Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (TSM/018024)</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000704/2022-2023</t>
+  </si>
+  <si>
+    <t>3513/SWD-I</t>
+  </si>
+  <si>
+    <t>17/03/2023</t>
+  </si>
+  <si>
+    <t>16/04/2023</t>
+  </si>
+  <si>
+    <t>MALLICK CONSTRUCTION</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Proposed Ground Water Based TILPI(Zone-I) Piped Water Supply Scheme to Accommodate FHTC inJAYNAGAR-I Block Under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected A</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 Zone-I for Augmentation of Tilpi water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000282/2023-2024</t>
   </si>
   <si>
     <t>1142/SMD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>23/07/2023</t>
   </si>
   <si>
     <t>JAL PRAVAHIKA PVT. LTD.</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...20 lines deleted...]
-    <t>ECO CARE</t>
+    <t>ORD/000602/2023-2024</t>
+  </si>
+  <si>
+    <t>2369/SMD</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>28/09/2023</t>
+  </si>
+  <si>
+    <t>Construction of 2 Nos. OHR of different capacities including design and drawing of pile cap after soil investigation, Pump House cum Chlorine Room (7 nos.), Boundary Wall along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of TILPI (ZONE-I), TILPI (ZONE-II), KHAKURDAHA &amp; DHOSA Mouza PWSS of JOYNAGAR-I Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district.</t>
+  </si>
+  <si>
+    <t>ORD/000563/2023-2024</t>
+  </si>
+  <si>
+    <t>2610/SWD-I</t>
+  </si>
+  <si>
+    <t>17/10/2023</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>GARAI INFRA PROJECT</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000153/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Sinking of Rig bored 250mm x 150 mm dia. &amp; 300 mtr. deep Tubewell by Rotary method for TILPI Zone-I PWSS to accommodate FHTC in Joynagar-I Block Under South 24 Parganas W/S Division-I, P.H.E Dte. for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (TSM/018024)</t>
-[...19 lines deleted...]
-  <si>
     <t>Sinking of Rig bored 250mm x 150mm dia &amp; 360 mtr. deep Tubewell having 66 mtr. housing by Rotary method at 2nd Tubewell site for TILPI (Zone-I) Piped Water Supply Scheme to accommodate FHTC in Jaynagar-I block under South 24-Pgns. W/S Division-I, South 24-Pgns. District for Augnemtation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. Dist. [SM/15781]</t>
   </si>
   <si>
     <t>ORD/000807/2023-2024</t>
   </si>
   <si>
     <t>1286/SWD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>14/04/2024</t>
   </si>
   <si>
     <t>M/S BASAK CONSTRUCTION</t>
   </si>
   <si>
+    <t>Construction of platfrom for FHTC, restoration of road after laying of Pipeline, Land development and other allied works for "Ground Water Based Tilpi ZONE-I Piped Water Supply Scheme to Accommodate FHTC in Jaynagar-I Block Under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District." (SM/15781)</t>
+  </si>
+  <si>
+    <t>ORD/000354/2024-2025</t>
+  </si>
+  <si>
+    <t>3454/SWD-I</t>
+  </si>
+  <si>
+    <t>02/08/2024</t>
+  </si>
+  <si>
+    <t>11/09/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Tilpi Zone-I W/S Scheme under SMD, P.H.E. Dte. (Block-Jaynagar-I) (SM/15781)</t>
+  </si>
+  <si>
+    <t>ORD/002349/2024-2025</t>
+  </si>
+  <si>
+    <t>1463/SMSD</t>
+  </si>
+  <si>
+    <t>30/10/2024</t>
+  </si>
+  <si>
+    <t>14/11/2024</t>
+  </si>
+  <si>
     <t>Quotation for new service (power) connection at ph no-2 of Tilpi (zone-I) w/s scheme . Application no-1007784239 .</t>
   </si>
   <si>
     <t>BILL/00443/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-112</t>
   </si>
   <si>
     <t>14/06/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration of WB02526, L022- Dhosa to Dhosa Chandaneswar irrigation road</t>
   </si>
   <si>
     <t>BILL/01780/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-805</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
-  </si>
-[...58 lines deleted...]
-    <t>14/11/2024</t>
   </si>
   <si>
     <t>Quotation for new power connection at P. H. NO.1 of Tilpi zone-1 w/s scheme . Jaynagar-I Block . Application no.1008337082 .</t>
   </si>
   <si>
     <t>BILL/02795/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-571</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -867,716 +867,716 @@
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>21.77</v>
+        <v>2.56</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.56</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="J4" s="13"/>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>2.56</v>
+        <v>15.82</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.56</v>
+        <v>14.7</v>
       </c>
       <c r="R4" s="4">
-        <v>100</v>
+        <v>92.92</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>31.28</v>
+        <v>21.77</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>15.82</v>
+        <v>21.77</v>
       </c>
       <c r="Q6" s="4">
-        <v>14.7</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>92.92</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I7" s="13"/>
-[...1 lines deleted...]
-      <c r="K7" s="4" t="s">
+      <c r="L7" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="L7" s="4" t="s">
+      <c r="M7" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="N7" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="O7" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>18.9</v>
+        <v>1193.4</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>208.2</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>17.45</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>96</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="L8" s="4" t="s">
+      <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>4.66</v>
+        <v>31.28</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>64</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N9" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>8.36</v>
+        <v>18.9</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>25</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="P10" s="4">
-        <v>21.77</v>
+        <v>83.17</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>45</v>
+        <v>85</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
         <v>74</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>79</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
-        <v>1193.4</v>
+        <v>0.95</v>
       </c>
       <c r="Q11" s="4">
-        <v>208.2</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>17.45</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>96</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>83.17</v>
+        <v>4.66</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>85</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>84</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>85</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.95</v>
+        <v>8.36</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>90</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
         <v>91</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>92</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>63</v>
+        <v>83</v>
       </c>
       <c r="P14" s="4">
         <v>3.14</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="7" t="s">
         <v>94</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="7"/>