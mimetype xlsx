--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,68 +180,50 @@
     <t>JE RWS Baruipur Block</t>
   </si>
   <si>
     <t>ORD/000146/2023-2024</t>
   </si>
   <si>
     <t>718/SWD-I</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>27/08/2023</t>
   </si>
   <si>
     <t>MS MANABESH ROY</t>
   </si>
   <si>
     <t>RTOR000329/2023-2024</t>
   </si>
   <si>
     <t>274/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>BHATTACHARJEE AND CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -630,73 +612,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W9"/>
+  <dimension ref="A1:W8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -850,54 +832,54 @@
       </c>
       <c r="H4" s="13" t="s">
         <v>34</v>
       </c>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
         <v>2.46</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>2.45</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S4" s="4">
         <v>100</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
@@ -968,54 +950,54 @@
       <c r="I6" s="13" t="s">
         <v>46</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
         <v>132.6</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>28.05</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>21.15</v>
       </c>
       <c r="S6" s="4">
         <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1039,148 +1021,87 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P7" s="4">
         <v>3.13</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="3">
-[...18 lines deleted...]
-      <c r="H8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>56</v>
       </c>
-      <c r="I8" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="11"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="14"/>
+      <c r="I8" s="14"/>
+      <c r="J8" s="14"/>
+      <c r="K8" s="8"/>
+      <c r="L8" s="8"/>
+      <c r="M8" s="8"/>
+      <c r="N8" s="8"/>
+      <c r="O8" s="8">
+        <v>177.43</v>
+      </c>
+      <c r="P8" s="8">
+        <v>30.5</v>
+      </c>
+      <c r="Q8" s="8">
+        <v>17.19</v>
+      </c>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
-    <row r="9" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A8:N8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>