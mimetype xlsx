--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -180,50 +180,83 @@
     <t>JE RWS Baruipur Block</t>
   </si>
   <si>
     <t>ORD/000146/2023-2024</t>
   </si>
   <si>
     <t>718/SWD-I</t>
   </si>
   <si>
     <t>29/05/2023</t>
   </si>
   <si>
     <t>27/08/2023</t>
   </si>
   <si>
     <t>MS MANABESH ROY</t>
   </si>
   <si>
     <t>RTOR000329/2023-2024</t>
   </si>
   <si>
     <t>274/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no-I of Jamalhati water supply scheme (Baruipur Block)</t>
+  </si>
+  <si>
+    <t>BILL/02790/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-572</t>
+  </si>
+  <si>
+    <t>20/03/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for JAMALHATI PWSS of BARUIPUR Block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/019799] (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000122/2023-2024</t>
+  </si>
+  <si>
+    <t>559/SWD-I</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>BHATTACHARJEE AND CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -612,73 +645,73 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W8"/>
+  <dimension ref="A1:W10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
@@ -1021,87 +1054,205 @@
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="P7" s="4">
         <v>3.13</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
-      <c r="A8" s="7" t="s">
+      <c r="A8" s="3">
+        <v>6</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H8" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="B8" s="7"/>
-[...22 lines deleted...]
-      <c r="S8" s="8"/>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
+      <c r="K8" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P8" s="4">
+        <v>9.01</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>0</v>
+      </c>
+      <c r="R8" s="4">
+        <v>0</v>
+      </c>
+      <c r="S8" s="4">
+        <v>0</v>
+      </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
+    <row r="9" spans="1:23">
+      <c r="A9" s="3">
+        <v>7</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H9" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="K9" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="O9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="P9" s="4">
+        <v>31.68</v>
+      </c>
+      <c r="Q9" s="4">
+        <v>0</v>
+      </c>
+      <c r="R9" s="4">
+        <v>0</v>
+      </c>
+      <c r="S9" s="4">
+        <v>90</v>
+      </c>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+    </row>
+    <row r="10" spans="1:23">
+      <c r="A10" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="14"/>
+      <c r="I10" s="14"/>
+      <c r="J10" s="14"/>
+      <c r="K10" s="8"/>
+      <c r="L10" s="8"/>
+      <c r="M10" s="8"/>
+      <c r="N10" s="8"/>
+      <c r="O10" s="8">
+        <v>218.12</v>
+      </c>
+      <c r="P10" s="8">
+        <v>30.5</v>
+      </c>
+      <c r="Q10" s="8">
+        <v>13.98</v>
+      </c>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A10:N10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>