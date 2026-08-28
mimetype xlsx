--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -77,186 +77,186 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>PROPOSED GROUND WATER BASED JAMALHATI PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC IN BARUIPUR, SONARPUR BLOCK UNDER SOUTH 24 PARGANAS W/S DIVISION-I, SOUTH 24 PARGANAS DISTRICT FOR AUGMENTATION GROUND WATER BASED WATER SUPPLY SCHEME IN THE ARSENIC AFFEC</t>
+  </si>
+  <si>
+    <t>SM/15780</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Jamalhati Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000920/2022-2023</t>
+  </si>
+  <si>
+    <t>1171/SWD-I</t>
+  </si>
+  <si>
+    <t>30/08/2022</t>
+  </si>
+  <si>
+    <t>29/09/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall, Pump House cum Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for JAMALHATI MOUZA Piped Water Supply Scheme of BARUIPUR Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district under South 24-Pgns. W/S Division-I, PHE Dte. [No. of FHTC =508] [TSM/019799]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE RWS Baruipur Block</t>
+  </si>
+  <si>
+    <t>ORD/000146/2023-2024</t>
+  </si>
+  <si>
+    <t>718/SWD-I</t>
+  </si>
+  <si>
+    <t>29/05/2023</t>
+  </si>
+  <si>
+    <t>27/08/2023</t>
+  </si>
+  <si>
+    <t>MS MANABESH ROY</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>PROPOSED GROUND WATER BASED JAMALHATI PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC IN BARUIPUR, SONARPUR BLOCK UNDER SOUTH 24 PARGANAS W/S DIVISION-I, SOUTH 24 PARGANAS DISTRICT FOR AUGMENTATION GROUND WATER BASED WATER SUPPLY SCHEME IN THE ARSENIC AFFEC</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Jamalhati water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur, Sonarpur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000124/2023-2024</t>
   </si>
   <si>
     <t>1113/SMD</t>
   </si>
   <si>
     <t>20/04/2023</t>
   </si>
   <si>
     <t>19/07/2023</t>
   </si>
   <si>
     <t>K.S.P ENTERPRISE</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...17 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for JAMALHATI PWSS of BARUIPUR Block for Augmentaion of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/019799] (2nd Call)</t>
+  </si>
+  <si>
+    <t>ORD/000122/2023-2024</t>
+  </si>
+  <si>
+    <t>559/SWD-I</t>
+  </si>
+  <si>
+    <t>12/05/2023</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
+  </si>
+  <si>
+    <t>BHATTACHARJEE AND CO</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000264/2023-2024</t>
   </si>
   <si>
     <t>2429/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
-    <t>Construction of Boundary Wall, Pump House cum Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for JAMALHATI MOUZA Piped Water Supply Scheme of BARUIPUR Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district under South 24-Pgns. W/S Division-I, PHE Dte. [No. of FHTC =508] [TSM/019799]</t>
-[...22 lines deleted...]
-  <si>
     <t>RTOR000329/2023-2024</t>
   </si>
   <si>
     <t>274/SWD-I</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no-I of Jamalhati water supply scheme (Baruipur Block)</t>
   </si>
   <si>
     <t>BILL/02790/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-572</t>
   </si>
   <si>
     <t>20/03/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
-  </si>
-[...16 lines deleted...]
-    <t>BHATTACHARJEE AND CO</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -783,432 +783,432 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>17.99</v>
+        <v>2.46</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.45</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.65</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>2.46</v>
+        <v>132.6</v>
       </c>
       <c r="Q4" s="4">
-        <v>2.45</v>
+        <v>28.05</v>
       </c>
       <c r="R4" s="4">
-        <v>99.65</v>
+        <v>21.15</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>40</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>21.25</v>
+        <v>17.99</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>132.6</v>
+        <v>31.68</v>
       </c>
       <c r="Q6" s="4">
-        <v>28.05</v>
+        <v>0</v>
       </c>
       <c r="R6" s="4">
-        <v>21.15</v>
+        <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>3.13</v>
+        <v>21.25</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>9.01</v>
+        <v>3.13</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>31.68</v>
+        <v>9.01</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="7" t="s">
         <v>67</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="7"/>
       <c r="E10" s="11"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="14"/>
       <c r="I10" s="14"/>
       <c r="J10" s="14"/>
       <c r="K10" s="8"/>
       <c r="L10" s="8"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
       <c r="O10" s="8">
         <v>218.12</v>