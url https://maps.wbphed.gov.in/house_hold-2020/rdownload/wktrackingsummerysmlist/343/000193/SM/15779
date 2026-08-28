--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -77,162 +77,162 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>PROPOSED GROUND WATER BASED DAKSHIN KALYANPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC IN BARUIPUR BLOCK UNDER SOUTH 24 PARGANAS W/S DIVISION-I, SOUTH 24 PARGANAS DISTRICT AUGMENTATION OF SURFACE WATER BASED WATER SUPPLY SCHEME IN THE ARSENIC AFFECTE</t>
+  </si>
+  <si>
+    <t>SM/15779</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Dakshin Kalyanpur Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000948/2022-2023</t>
+  </si>
+  <si>
+    <t>1279/SWD-I</t>
+  </si>
+  <si>
+    <t>13/09/2022</t>
+  </si>
+  <si>
+    <t>13/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for DAKSHIN KALYANPUR PWSS of BARUIPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018483]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE RWS</t>
+  </si>
+  <si>
+    <t>ORD/000642/2022-2023</t>
+  </si>
+  <si>
+    <t>3291/SWD-I</t>
+  </si>
+  <si>
+    <t>03/03/2023</t>
+  </si>
+  <si>
+    <t>02/04/2023</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR GIRI</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>PROPOSED GROUND WATER BASED DAKSHIN KALYANPUR PIPED WATER SUPPLY SCHEME TO ACCOMMODATE FHTC IN BARUIPUR BLOCK UNDER SOUTH 24 PARGANAS W/S DIVISION-I, SOUTH 24 PARGANAS DISTRICT AUGMENTATION OF SURFACE WATER BASED WATER SUPPLY SCHEME IN THE ARSENIC AFFECTE</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 of Dakshin Kalayanpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000079/2023-2024</t>
   </si>
   <si>
     <t>1059/SMD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>MAA TARA ENTERPRISE</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...17 lines deleted...]
-    <t>GEO SOLUTION</t>
+    <t>Construction of Pump house cum Chlorine Room, Boundary Wall, along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for DAKSHIN KALYANPUR Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 968] [TSM/018483]</t>
+  </si>
+  <si>
+    <t>ORD/000498/2023-2024</t>
+  </si>
+  <si>
+    <t>2156/SWD-I</t>
+  </si>
+  <si>
+    <t>04/09/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>RAKESH ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000117/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...40 lines deleted...]
-    <t>RAKESH ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of platform for FHTC, restoration of road after laying of pipeline, and other allied works for "Ground Water Based DAKSHIN KALYANPUR Piped Water Supply Scheme to Accommodate FHTC in BARUIPUR Block Under South 24 Parganas W/S Division-I, South 24 Parganas District For Augmentation of Surface Water Based Water Supply Scheme In Arsenic Affected Areas of South 24 Parganas District." (SM/15779)</t>
   </si>
   <si>
     <t>ORD/000525/2024-2025</t>
   </si>
   <si>
     <t>4018/SWD-I</t>
   </si>
   <si>
     <t>13/09/2024</t>
   </si>
   <si>
     <t>12/11/2024</t>
   </si>
   <si>
     <t>RAKESH ENTERPRISE (HOWRAH)</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 2 of Dakshin Kalyanpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>ORD/001909/2023-2024</t>
   </si>
@@ -882,334 +882,334 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>10.89</v>
+        <v>2.47</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.44</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>98.58</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-[...1 lines deleted...]
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>2.47</v>
+        <v>31.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.28</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>48.07</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>35.27</v>
+        <v>10.89</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>31.8</v>
+        <v>155.54</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>96.69</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>62.16</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>53</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>155.54</v>
+        <v>35.27</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>75</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
@@ -1222,112 +1222,112 @@
         <v>78.26</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P9" s="4">
         <v>10.99</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
@@ -1397,51 +1397,51 @@
         <v>5.86</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
         <v>82</v>
       </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
@@ -1454,51 +1454,51 @@
         <v>4.26</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>86</v>
       </c>
       <c r="I13" s="13"/>
       <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="N13" s="4" t="s">
@@ -1511,188 +1511,188 @@
         <v>15.87</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>93</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>94</v>
       </c>
       <c r="M14" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="P14" s="4">
         <v>0.91</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
         <v>97</v>
       </c>
       <c r="I15" s="13" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="J15" s="13" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="K15" s="4" t="s">
         <v>98</v>
       </c>
       <c r="L15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="M15" s="4" t="s">
         <v>95</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>96</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>32</v>
+        <v>47</v>
       </c>
       <c r="P15" s="4">
         <v>0.29</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>359.42</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>114.41</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>31.83</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>