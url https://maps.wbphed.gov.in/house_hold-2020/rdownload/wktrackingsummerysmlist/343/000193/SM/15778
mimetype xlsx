--- v2 (2026-03-03)
+++ v3 (2026-08-28)
@@ -77,144 +77,144 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>South 24 Pgs W/S Division I</t>
+  </si>
+  <si>
+    <t>Ground water based PARULDAHA (ZONE-26) piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas distri</t>
+  </si>
+  <si>
+    <t>SM/15778</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based PARULDAHA Piped Water Supply Scheme to accommodate FHTC in Baruipur Block under South 27-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>ORD/000926/2022-2023</t>
+  </si>
+  <si>
+    <t>1182/SWD-I</t>
+  </si>
+  <si>
+    <t>01/09/2022</t>
+  </si>
+  <si>
+    <t>01/10/2022</t>
+  </si>
+  <si>
+    <t>ASTER CONSULTANCY</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
-    <t>Ground water based PARULDAHA (ZONE-26) piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas distri</t>
-[...7 lines deleted...]
-  <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 for Augmentation of Paruldaha (Zone-26) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000061/2023-2024</t>
   </si>
   <si>
     <t>1055/SMD</t>
   </si>
   <si>
     <t>18/04/2023</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>M/S. S.S. ENTERPRISE</t>
   </si>
   <si>
-    <t>South 24 Pgs W/S Division I</t>
-[...17 lines deleted...]
-    <t>ASTER CONSULTANCY</t>
+    <t>Construction of Boundary Wall, Pump house cum Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for PARULDAHA (ZONE 26) MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 1030] [TSM/018359]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000166/2023-2024</t>
+  </si>
+  <si>
+    <t>963/SWD-I</t>
+  </si>
+  <si>
+    <t>08/06/2023</t>
+  </si>
+  <si>
+    <t>21/12/2025</t>
+  </si>
+  <si>
+    <t>M/S B.N. ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000180/2023-2024</t>
   </si>
   <si>
     <t>295/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
-  </si>
-[...22 lines deleted...]
-    <t>M/S B.N. ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -741,288 +741,288 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13" t="s">
+      <c r="I3" s="13"/>
+      <c r="J3" s="13"/>
+      <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="J3" s="13" t="s">
+      <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="K3" s="4" t="s">
+      <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="L3" s="4" t="s">
+      <c r="N3" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="O3" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="N3" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P3" s="4">
-        <v>21.61</v>
+        <v>2.82</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.82</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.99</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
       <c r="K4" s="4" t="s">
         <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
         <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>2.82</v>
+        <v>21.61</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>7.72</v>
+        <v>231.58</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>168.67</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>72.83</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>45</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>231.58</v>
+        <v>7.72</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
-        <v>80</v>
+        <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="7" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="11"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="14"/>
       <c r="I7" s="14"/>
       <c r="J7" s="14"/>
       <c r="K7" s="8"/>
       <c r="L7" s="8"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
       <c r="O7" s="8">
         <v>263.72</v>
       </c>
       <c r="P7" s="8">
-        <v>0</v>
+        <v>171.48</v>
       </c>
       <c r="Q7" s="8">
-        <v>0</v>
+        <v>65.03</v>
       </c>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A7:N7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>