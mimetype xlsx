--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,74 @@
     <t>28/09/2022</t>
   </si>
   <si>
     <t>28/10/2022</t>
   </si>
   <si>
     <t>GEO SOLUTION</t>
   </si>
   <si>
     <t>Development of Land, Construction of Pathway, Drain &amp; others allied works of GOPALPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/15775)</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/000824/2023-2024</t>
   </si>
   <si>
     <t>1298/SWD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>ORD/000301/2024-2025</t>
+  </si>
+  <si>
+    <t>943/SMSD</t>
+  </si>
+  <si>
+    <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of GOPALPUR Piped Water Supply Scheme of SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District under South 24-Parganas W/S Division-I, PHE Dte. [SM/15775]</t>
+  </si>
+  <si>
+    <t>ORD/001101/2024-2025</t>
+  </si>
+  <si>
+    <t>77/SWD-I</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>01/06/2025</t>
+  </si>
+  <si>
+    <t>B.K.ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +717,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1405,87 +1429,209 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P12" s="4">
         <v>39.38</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>50</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="L13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.95</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="P14" s="4">
+        <v>15.68</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>413.62</v>
+      </c>
+      <c r="P15" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>0</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>