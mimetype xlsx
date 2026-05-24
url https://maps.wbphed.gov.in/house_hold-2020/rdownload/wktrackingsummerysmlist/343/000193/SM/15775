--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -285,50 +285,59 @@
     <t>01/02/2025</t>
   </si>
   <si>
     <t>ORD/000301/2024-2025</t>
   </si>
   <si>
     <t>943/SMSD</t>
   </si>
   <si>
     <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of GOPALPUR Piped Water Supply Scheme of SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District under South 24-Parganas W/S Division-I, PHE Dte. [SM/15775]</t>
   </si>
   <si>
     <t>ORD/001101/2024-2025</t>
   </si>
   <si>
     <t>77/SWD-I</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>B.K.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Supply &amp; Laying cable at Pump House no. 1 of Gopalpur W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur )(SM/15775)</t>
+  </si>
+  <si>
+    <t>ORD/000305/2024-2025</t>
+  </si>
+  <si>
+    <t>942/SMSD</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +726,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W15"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1053,54 +1062,54 @@
       <c r="I6" s="13" t="s">
         <v>43</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>48</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>49</v>
       </c>
       <c r="P6" s="4">
         <v>31.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.21</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>47.83</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1114,54 +1123,54 @@
       <c r="I7" s="13" t="s">
         <v>51</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>54</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>56</v>
       </c>
       <c r="P7" s="4">
         <v>274.08</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>207.74</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>75.8</v>
       </c>
       <c r="S7" s="4">
         <v>27</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1175,54 +1184,54 @@
       <c r="I8" s="13" t="s">
         <v>58</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P8" s="4">
         <v>22.79</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>10.67</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>46.83</v>
       </c>
       <c r="S8" s="4">
         <v>40</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1354,54 +1363,54 @@
       </c>
       <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P11" s="4">
         <v>2.76</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>2.74</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>99.52</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1551,87 +1560,148 @@
       </c>
       <c r="N14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>90</v>
       </c>
       <c r="P14" s="4">
         <v>15.68</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
-      <c r="A15" s="7" t="s">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
         <v>91</v>
       </c>
-      <c r="B15" s="7"/>
-[...22 lines deleted...]
-      <c r="S15" s="8"/>
+      <c r="I15" s="13" t="s">
+        <v>58</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P15" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>414.51</v>
+      </c>
+      <c r="P16" s="8">
+        <v>236.36</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>57.02</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A15:N15"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>