--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -294,50 +294,80 @@
     <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of GOPALPUR Piped Water Supply Scheme of SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District under South 24-Parganas W/S Division-I, PHE Dte. [SM/15775]</t>
   </si>
   <si>
     <t>ORD/001101/2024-2025</t>
   </si>
   <si>
     <t>77/SWD-I</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>B.K.ENTERPRISE</t>
   </si>
   <si>
     <t>Supply &amp; Laying cable at Pump House no. 1 of Gopalpur W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur )(SM/15775)</t>
   </si>
   <si>
     <t>ORD/000305/2024-2025</t>
   </si>
   <si>
     <t>942/SMSD</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of GOPALPUR Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/15775) (2nd call)</t>
+  </si>
+  <si>
+    <t>ORD/001143/2024-2025</t>
+  </si>
+  <si>
+    <t>313/SWD-I</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
+  </si>
+  <si>
+    <t>25/09/2025</t>
+  </si>
+  <si>
+    <t>SUJOY SADHUKHAN</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no- II of Gopalpur water supply scheme (Sonarpur Block)</t>
+  </si>
+  <si>
+    <t>BILL/00737/2025-2026</t>
+  </si>
+  <si>
+    <t>18/06/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -726,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1621,87 +1651,203 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>70</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P15" s="4">
         <v>0.89</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="P16" s="4">
+        <v>9.94</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>50</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="3">
+        <v>15</v>
+      </c>
+      <c r="B17" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H17" s="13" t="s">
+        <v>100</v>
+      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O17" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P17" s="4">
+        <v>11.99</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>0</v>
+      </c>
+      <c r="R17" s="4">
+        <v>0</v>
+      </c>
+      <c r="S17" s="4">
+        <v>0</v>
+      </c>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
+    <row r="18" spans="1:23">
+      <c r="A18" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="14"/>
+      <c r="I18" s="14"/>
+      <c r="J18" s="14"/>
+      <c r="K18" s="8"/>
+      <c r="L18" s="8"/>
+      <c r="M18" s="8"/>
+      <c r="N18" s="8"/>
+      <c r="O18" s="8">
+        <v>436.44</v>
+      </c>
+      <c r="P18" s="8">
+        <v>236.36</v>
+      </c>
+      <c r="Q18" s="8">
+        <v>54.16</v>
+      </c>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="1"/>
+      <c r="U18" s="1"/>
+      <c r="V18" s="1"/>
+      <c r="W18" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>