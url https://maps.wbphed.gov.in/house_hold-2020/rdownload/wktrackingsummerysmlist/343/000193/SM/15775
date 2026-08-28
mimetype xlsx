--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,255 +89,255 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based GOPALPUR piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 parganas w/s Division-I, South 24 Parganas district for AUGMENTATION of Surface water based water supply scheme in the Arsenic Affected areas of Sou</t>
   </si>
   <si>
     <t>SM/15775</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of Ground Water Based Gopalpur Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district..</t>
+  </si>
+  <si>
+    <t>ORD/000991/2022-2023</t>
+  </si>
+  <si>
+    <t>1503/SWD-I</t>
+  </si>
+  <si>
+    <t>28/09/2022</t>
+  </si>
+  <si>
+    <t>28/10/2022</t>
+  </si>
+  <si>
+    <t>GEO SOLUTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for GOPALPUR PWSS of Sonarpur Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Paraganas Water Supply Division-I, PHE Dte. [TSM/019594]</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000092/2023-2024</t>
+  </si>
+  <si>
+    <t>402/SWD-I</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>28/05/2023</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>Construction of pump house cum chlorine room, Laying rising and distrbution main pipe line with FHTC for GOPALPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (No of FHTC = 1097) (TSM/019594)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000104/2023-2024</t>
+  </si>
+  <si>
+    <t>481/SWD-I</t>
+  </si>
+  <si>
+    <t>08/05/2023</t>
+  </si>
+  <si>
+    <t>25/03/2025</t>
+  </si>
+  <si>
+    <t>GUHA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Gopalpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000123/2023-2024</t>
+  </si>
+  <si>
+    <t>1112/SMD</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>KARUNAMOY ENGINEERING</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000003/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000249/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Gopalpur W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
   </si>
   <si>
-    <t>Junior Engineer</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/002031/2023-2024</t>
   </si>
   <si>
     <t>327-SMSD</t>
   </si>
   <si>
     <t>14/03/2024</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
-    <t>KARUNAMOY ENGINEERING</t>
-[...1 lines deleted...]
-  <si>
     <t>NAN</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for GOPALPUR PWSS of Sonarpur Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Paraganas Water Supply Division-I, PHE Dte. [TSM/019594]</t>
-[...59 lines deleted...]
-    <t>01/01/2026</t>
+    <t>Development of Land, Construction of Pathway, Drain &amp; others allied works of GOPALPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/15775)</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000824/2023-2024</t>
+  </si>
+  <si>
+    <t>1298/SWD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Gopalpur W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/002200/2023-2024</t>
   </si>
   <si>
     <t>328/SMSD</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar including allied work at Pump House no-1 of Gopalpur W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur )(SM/15775)</t>
   </si>
   <si>
     <t>ORD/000304/2024-2025</t>
   </si>
   <si>
     <t>943-SMSD</t>
   </si>
   <si>
     <t>28/06/2024</t>
   </si>
   <si>
     <t>13/07/2024</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of Ground Water Based Gopalpur Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Pgs W/S Division-I, PHE Dte for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district..</t>
-[...34 lines deleted...]
-  <si>
     <t>ORD/000301/2024-2025</t>
   </si>
   <si>
     <t>943/SMSD</t>
   </si>
   <si>
+    <t>Supply &amp; Laying cable at Pump House no. 1 of Gopalpur W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur )(SM/15775)</t>
+  </si>
+  <si>
+    <t>ORD/000305/2024-2025</t>
+  </si>
+  <si>
+    <t>942/SMSD</t>
+  </si>
+  <si>
     <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of GOPALPUR Piped Water Supply Scheme of SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District under South 24-Parganas W/S Division-I, PHE Dte. [SM/15775]</t>
   </si>
   <si>
     <t>ORD/001101/2024-2025</t>
   </si>
   <si>
     <t>77/SWD-I</t>
   </si>
   <si>
     <t>07/01/2025</t>
   </si>
   <si>
     <t>01/06/2025</t>
   </si>
   <si>
     <t>B.K.ENTERPRISE</t>
-  </si>
-[...7 lines deleted...]
-    <t>942/SMSD</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of GOPALPUR Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/15775) (2nd call)</t>
   </si>
   <si>
     <t>ORD/001143/2024-2025</t>
   </si>
   <si>
     <t>313/SWD-I</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>25/09/2025</t>
   </si>
   <si>
     <t>SUJOY SADHUKHAN</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no- II of Gopalpur water supply scheme (Sonarpur Block)</t>
   </si>
   <si>
     <t>BILL/00737/2025-2026</t>
   </si>
@@ -906,865 +906,865 @@
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>26</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P3" s="4">
-        <v>17.6</v>
+        <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.74</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>99.52</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>31</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>6.76</v>
+        <v>31.8</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>15.21</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>47.83</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="I5" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>40</v>
+      </c>
       <c r="J5" s="13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>0</v>
+        <v>274.08</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>207.74</v>
+      </c>
+      <c r="R5" s="4">
+        <v>75.8</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="P6" s="4">
-        <v>31.8</v>
+        <v>22.79</v>
       </c>
       <c r="Q6" s="4">
-        <v>15.21</v>
+        <v>10.67</v>
       </c>
       <c r="R6" s="4">
-        <v>47.83</v>
+        <v>46.83</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>50</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>274.08</v>
+        <v>17.6</v>
       </c>
       <c r="Q7" s="4">
-        <v>207.74</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>75.8</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>27</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>57</v>
-[...6 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="P8" s="4">
-        <v>22.79</v>
+        <v>6.76</v>
       </c>
       <c r="Q8" s="4">
-        <v>10.67</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>46.83</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>38</v>
+        <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="P9" s="4">
-        <v>0.89</v>
+        <v>0</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
-      <c r="R9" s="4">
-        <v>0</v>
+      <c r="R9" s="4" t="s">
+        <v>68</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="P10" s="4">
-        <v>0.95</v>
+        <v>39.38</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-      <c r="J11" s="13"/>
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>49</v>
+      </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="P11" s="4">
-        <v>2.76</v>
+        <v>0.89</v>
       </c>
       <c r="Q11" s="4">
-        <v>2.74</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>99.52</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="P12" s="4">
-        <v>39.38</v>
+        <v>0.95</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="I13" s="13" t="s">
-        <v>58</v>
+        <v>48</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="P13" s="4">
         <v>0.95</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>85</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="K14" s="4" t="s">
         <v>86</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>90</v>
+        <v>54</v>
       </c>
       <c r="P14" s="4">
-        <v>15.68</v>
+        <v>0.89</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="M15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>0.89</v>
+        <v>15.68</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>94</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>95</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>96</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>98</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>99</v>
       </c>
       <c r="P16" s="4">
         <v>9.94</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>50</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I17" s="13"/>
       <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L17" s="4"/>
       <c r="M17" s="4" t="s">
         <v>102</v>
       </c>
       <c r="N17" s="4" t="s">
         <v>102</v>
       </c>