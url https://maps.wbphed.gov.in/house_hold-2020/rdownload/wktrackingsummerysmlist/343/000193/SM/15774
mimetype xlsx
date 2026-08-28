--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,168 +89,168 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based GOALBERIA piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of</t>
   </si>
   <si>
     <t>SM/15774</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of "GOYALBERIA Ground Water Based Piped Water Supply Scheme" in JOYNAGAR-I block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district. [2nd call]</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>ORD/000753/2022-2023</t>
+  </si>
+  <si>
+    <t>709/SWD-I</t>
+  </si>
+  <si>
+    <t>23/06/2022</t>
+  </si>
+  <si>
+    <t>08/07/2022</t>
+  </si>
+  <si>
+    <t>ECO CARE</t>
+  </si>
+  <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tube-well having 66 mtr. housing pipe by Rotary method for GOALBERIA PWSS of JOYNAGAR-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018461]</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000645/2022-2023</t>
   </si>
   <si>
     <t>3317/SWD-I</t>
   </si>
   <si>
     <t>06/03/2023</t>
   </si>
   <si>
     <t>05/04/2023</t>
   </si>
   <si>
     <t>MOUSUMI DAS SARKAR</t>
   </si>
   <si>
+    <t>Construction of 200 Cum. capacity OHR (20 mtr. staging height), Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) including design and drawing of pile foundation and pile cap after soil investigation for Augmentation of GOALBERIA Piped Water Supply Scheme of JOYNAGAR-I Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 878] [TSM/018461]</t>
+  </si>
+  <si>
+    <t>JE-1</t>
+  </si>
+  <si>
+    <t>ORD/000258/2023-2024</t>
+  </si>
+  <si>
+    <t>1507/SWD-I</t>
+  </si>
+  <si>
+    <t>20/07/2023</t>
+  </si>
+  <si>
+    <t>11/03/2025</t>
+  </si>
+  <si>
+    <t>KALPANA TRADERS</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Goalberia water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Jaynagar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000281/2023-2024</t>
   </si>
   <si>
     <t>1141/SMD</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>23/07/2023</t>
   </si>
   <si>
     <t>BISALAXMI ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of "GOYALBERIA Ground Water Based Piped Water Supply Scheme" in JOYNAGAR-I block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district. [2nd call]</t>
-[...16 lines deleted...]
-  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000305/2023-2024</t>
   </si>
   <si>
     <t>2442/SWD-I</t>
   </si>
   <si>
     <t>30/09/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Balance miscellaneous work for Ground water based GOALBERIA piped water supply scheme to accommodate FHTC in JAYNAGAR-I block under South 24 Parganas W/S Division-I, South 24 Parganas District for AUGMENTATION of surface water based Water Supply scheme in the Arsenic Affected Areas of South 24 Parganas District. (SM/15774)</t>
   </si>
   <si>
     <t>ORD/000865/2023-2024</t>
   </si>
   <si>
     <t>1201/SWD-I</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>25/04/2024</t>
   </si>
   <si>
     <t>MONDAL CONSTRUCTION (BARUIPUR)</t>
-  </si>
-[...19 lines deleted...]
-    <t>KALPANA TRADERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -797,386 +797,386 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>31.72</v>
+        <v>2.77</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.52</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>90.98</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>17.98</v>
+        <v>31.72</v>
       </c>
       <c r="Q4" s="4">
         <v>0</v>
       </c>
       <c r="R4" s="4">
         <v>0</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.77</v>
+        <v>280.17</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>107.72</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>38.45</v>
       </c>
       <c r="S5" s="4">
-        <v>100</v>
+        <v>35</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>21.51</v>
+        <v>17.98</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>44.48</v>
+        <v>21.51</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="J8" s="13" t="s">
         <v>59</v>
       </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>280.17</v>
+        <v>44.48</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="7" t="s">
         <v>65</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="11"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8">
         <v>398.63</v>
       </c>
       <c r="P9" s="8">
-        <v>0</v>
+        <v>110.23</v>
       </c>
       <c r="Q9" s="8">
-        <v>0</v>
+        <v>27.65</v>
       </c>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A9:N9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>