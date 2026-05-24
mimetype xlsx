--- v1 (2026-03-03)
+++ v2 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -288,50 +288,86 @@
     <t>ORD/000233/2023-2024</t>
   </si>
   <si>
     <t>1417/SWD-I</t>
   </si>
   <si>
     <t>17/07/2023</t>
   </si>
   <si>
     <t>01/01/2026</t>
   </si>
   <si>
     <t>Additional LDS and Road Restoration of GANGAJOARA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/15773)</t>
   </si>
   <si>
     <t>ORD/000792/2024-2025</t>
   </si>
   <si>
     <t>4843/SWD-I</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Gangajora W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/002203/2023-2024</t>
+  </si>
+  <si>
+    <t>33/SMSD</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>17/07/2024</t>
+  </si>
+  <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of GANGAJOARA Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/15773]</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/001070/2024-2025</t>
+  </si>
+  <si>
+    <t>5306/SWD-I</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>B.K.ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,51 +756,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -881,54 +917,54 @@
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
         <v>31.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>48.19</v>
       </c>
       <c r="S3" s="4">
         <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
@@ -1113,54 +1149,54 @@
       <c r="I7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
         <v>21.77</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.16</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>46.68</v>
       </c>
       <c r="S7" s="4">
         <v>40</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1233,54 +1269,54 @@
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>3.85</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>3.85</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>99.96</v>
       </c>
       <c r="S9" s="4">
         <v>100</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1294,54 +1330,54 @@
       <c r="I10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>71</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>73</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="P10" s="4">
         <v>10.43</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>10.37</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>99.38</v>
       </c>
       <c r="S10" s="4">
         <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1412,54 +1448,54 @@
       <c r="I12" s="13" t="s">
         <v>70</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>85</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>86</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P12" s="4">
         <v>487.01</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>308.34</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>63.31</v>
       </c>
       <c r="S12" s="4">
         <v>70</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1483,87 +1519,209 @@
       </c>
       <c r="N13" s="4" t="s">
         <v>91</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P13" s="4">
         <v>36.02</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="I14" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.89</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>98</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="P15" s="4">
+        <v>15.5</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>735.15</v>
+      </c>
+      <c r="P16" s="8">
+        <v>348.04</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>47.34</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>