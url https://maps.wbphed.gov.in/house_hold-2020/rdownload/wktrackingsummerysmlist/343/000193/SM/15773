--- v2 (2026-05-24)
+++ v3 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -324,50 +324,62 @@
     <t>09/01/2024</t>
   </si>
   <si>
     <t>17/07/2024</t>
   </si>
   <si>
     <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of GANGAJOARA Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/15773]</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
     <t>ORD/001070/2024-2025</t>
   </si>
   <si>
     <t>5306/SWD-I</t>
   </si>
   <si>
     <t>27/12/2024</t>
   </si>
   <si>
     <t>16/05/2025</t>
   </si>
   <si>
     <t>B.K.ENTERPRISE</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no- 2 of Gangajoara water supply scheme ( Sonarpur Block)</t>
+  </si>
+  <si>
+    <t>BILL/02533/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-557</t>
+  </si>
+  <si>
+    <t>28/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -756,51 +768,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1641,87 +1653,144 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P15" s="4">
         <v>15.5</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P16" s="4">
+        <v>5.39</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>0</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>740.53</v>
+      </c>
+      <c r="P17" s="8">
+        <v>348.04</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>47</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>