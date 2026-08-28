--- v3 (2026-06-15)
+++ v4 (2026-08-28)
@@ -110,264 +110,264 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for GANGAJOARA PWSS of Sonarpur Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/017714]</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>ORD/000666/2022-2023</t>
   </si>
   <si>
     <t>3406/SWD-I</t>
   </si>
   <si>
     <t>10/03/2023</t>
   </si>
   <si>
     <t>09/04/2023</t>
   </si>
   <si>
     <t>TAPAS KUMAR GIRI</t>
   </si>
   <si>
+    <t>Construction of 250 cum OHR with soil investigation, pump house cum chlorine room, Laying rising and distrbution main pipe line with FHTC for GANGAJOARA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (No of FHTC = 1683) (TSM/017714)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000233/2023-2024</t>
+  </si>
+  <si>
+    <t>1417/SWD-I</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>01/01/2026</t>
+  </si>
+  <si>
+    <t>SAMSUL ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Gangajoara water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000122/2023-2024</t>
+  </si>
+  <si>
+    <t>1111/SMD</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>JAGANNATH ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000016/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000252/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/01099/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-144</t>
   </si>
   <si>
     <t>24/07/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Gangajoara water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
-[...22 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall,Land Development,Pathway,Drain &amp; others allied works of Gangajoara Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [SM/15773]</t>
   </si>
   <si>
     <t>JE-1,JE-3</t>
   </si>
   <si>
     <t>ORD/000843/2023-2024</t>
   </si>
   <si>
     <t>1209/SWD-I</t>
   </si>
   <si>
     <t>11/03/2024</t>
   </si>
   <si>
     <t>25/04/2024</t>
   </si>
   <si>
-    <t>SAMSUL ENTERPRISE</t>
+    <t>Additional LDS and Road Restoration of GANGAJOARA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/15773)</t>
+  </si>
+  <si>
+    <t>ORD/000792/2024-2025</t>
+  </si>
+  <si>
+    <t>4843/SWD-I</t>
+  </si>
+  <si>
+    <t>27/11/2024</t>
+  </si>
+  <si>
+    <t>26/01/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Gangajora W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
+  </si>
+  <si>
+    <t>ORD/002203/2023-2024</t>
+  </si>
+  <si>
+    <t>33/SMSD</t>
+  </si>
+  <si>
+    <t>09/01/2024</t>
+  </si>
+  <si>
+    <t>17/07/2024</t>
   </si>
   <si>
     <t>Construction of Protection Wall and Land Development at 2nd Tubewell site GANGAJOARA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/15773)</t>
   </si>
   <si>
     <t>AE HQ-II</t>
   </si>
   <si>
-    <t>JE-3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000804/2023-2024</t>
   </si>
   <si>
     <t>1250/SWD-I</t>
   </si>
   <si>
     <t>13/03/2024</t>
   </si>
   <si>
     <t>12/04/2024</t>
   </si>
   <si>
     <t>KALAM ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of "GANGAJOARA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/15773)</t>
   </si>
   <si>
-    <t>AE HQ-I,Assistant engineer (contractual)</t>
-[...1 lines deleted...]
-  <si>
     <t>JE-4</t>
   </si>
   <si>
     <t>ORD/000243/2024-2025</t>
   </si>
   <si>
     <t>2663/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>22/07/2024</t>
   </si>
   <si>
     <t>NILKANTHA ENTERPRISE</t>
   </si>
   <si>
+    <t>Sinking of Rig bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of GANGAJOARA Piped Water Supply Scheme to accommodate FHTC in SONARPUR Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District. [SM/15773]</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/001070/2024-2025</t>
+  </si>
+  <si>
+    <t>5306/SWD-I</t>
+  </si>
+  <si>
+    <t>27/12/2024</t>
+  </si>
+  <si>
+    <t>16/05/2025</t>
+  </si>
+  <si>
+    <t>B.K.ENTERPRISE</t>
+  </si>
+  <si>
     <t>Distressed / Affected stretches of different road under P&amp;RD Deptt. in West Bengal due to pipeline laying work by PHED [Sl. No.24]</t>
   </si>
   <si>
     <t>BILL/00483/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-293</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>WBSRDA SOUTH 24 PGS ALIPORE</t>
-  </si>
-[...64 lines deleted...]
-    <t>B.K.ENTERPRISE</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no- 2 of Gangajoara water supply scheme ( Sonarpur Block)</t>
   </si>
   <si>
     <t>BILL/02533/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-557</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
@@ -965,776 +965,776 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>34</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="P4" s="4">
-        <v>58.79</v>
+        <v>487.01</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>308.34</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>63.31</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>70</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>43</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
-        <v>10.37</v>
+        <v>21.77</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>10.16</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>46.68</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>40</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>9.57</v>
+        <v>58.79</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>49</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>21.77</v>
+        <v>10.37</v>
       </c>
       <c r="Q7" s="4">
-        <v>10.16</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>46.68</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13"/>
-      <c r="J8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>41.07</v>
+        <v>9.57</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
+      <c r="I9" s="13"/>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="P9" s="4">
-        <v>3.85</v>
+        <v>41.07</v>
       </c>
       <c r="Q9" s="4">
-        <v>3.85</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>99.96</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="I10" s="13" t="s">
+      <c r="L10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="J10" s="13" t="s">
+      <c r="M10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="O10" s="4" t="s">
-        <v>76</v>
+        <v>39</v>
       </c>
       <c r="P10" s="4">
-        <v>10.43</v>
+        <v>36.02</v>
       </c>
       <c r="Q10" s="4">
-        <v>10.37</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>99.38</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="I11" s="13"/>
-[...12 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="P11" s="4">
-        <v>8.08</v>
+        <v>0.89</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>487.01</v>
+        <v>3.85</v>
       </c>
       <c r="Q12" s="4">
-        <v>308.34</v>
+        <v>3.85</v>
       </c>
       <c r="R12" s="4">
-        <v>63.31</v>
+        <v>99.96</v>
       </c>
       <c r="S12" s="4">
-        <v>70</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>86</v>
+      </c>
+      <c r="K13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="I13" s="13"/>
-[...1 lines deleted...]
-      <c r="K13" s="4" t="s">
+      <c r="L13" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="M13" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="O13" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>36.02</v>
+        <v>10.43</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>10.37</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>99.38</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>92</v>
       </c>
       <c r="I14" s="13" t="s">
-        <v>47</v>
+        <v>93</v>
       </c>
       <c r="J14" s="13" t="s">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="K14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>53</v>
+        <v>98</v>
       </c>
       <c r="P14" s="4">
-        <v>0.89</v>
+        <v>15.5</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>103</v>
       </c>
       <c r="P15" s="4">
-        <v>15.5</v>
+        <v>8.08</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>104</v>
       </c>
       <c r="I16" s="13"/>
       <c r="J16" s="13"/>
       <c r="K16" s="4" t="s">
         <v>105</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>106</v>
       </c>
       <c r="M16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>107</v>
       </c>
       <c r="O16" s="4" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="P16" s="4">
         <v>5.39</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>108</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>