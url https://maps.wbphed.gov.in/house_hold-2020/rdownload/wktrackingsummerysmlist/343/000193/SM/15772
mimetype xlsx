--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -191,84 +191,66 @@
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Padmapukuria water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/001523/2022-2023</t>
   </si>
   <si>
     <t>930/SMD</t>
   </si>
   <si>
     <t>30/03/2023</t>
   </si>
   <si>
     <t>01/07/2025</t>
   </si>
   <si>
     <t>SINHA ELECTRICALS</t>
   </si>
   <si>
-    <t>Construction of 300 cum capacity OHR (20 mtr. Staging Height) including design drawing of Pile Foundation &amp; pile cap after soil investigation, construction of Pump House cum Chlorine Room, Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) for PADMAPUKURIA Piped Water Supply Scheme to accommodate FHTC in BHANGAR-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 1985) (TSM/018416)</t>
-[...14 lines deleted...]
-    <t>27/08/2025</t>
+    <t>Construction of 02 (two) nos. Boundary Walls, one at Headwork site &amp; other at 2nd tube-well site, of PADMAPUKURIA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [SM/15772]</t>
+  </si>
+  <si>
+    <t>ORD/000827/2023-2024</t>
+  </si>
+  <si>
+    <t>1108/SWD-I</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>03/10/2025</t>
   </si>
   <si>
     <t>M.R.U. CONSTRUCTION</t>
-  </si>
-[...13 lines deleted...]
-    <t>03/10/2025</t>
   </si>
   <si>
     <t>Development of Land, Construction of internal service road, pipeline protection, drum sheet walling and others allied works at HW site &amp; 2nd Tubewell site of "PADMAPUKURIA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24 Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas District under Jal Jeevan Mission." (SM/15772)</t>
   </si>
   <si>
     <t>ORD/000519/2024-2025</t>
   </si>
   <si>
     <t>3982/SWD-I</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>D-4 CONSTRUCTION</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
@@ -675,51 +657,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1167,244 +1149,183 @@
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>59</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>472.58</v>
+        <v>27.66</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="I10" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K10" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="4">
-        <v>27.66</v>
+        <v>77.7</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...18 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>220.64</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>