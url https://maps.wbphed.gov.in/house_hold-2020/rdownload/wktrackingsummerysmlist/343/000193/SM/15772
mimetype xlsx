--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -225,50 +225,98 @@
     <t>05/03/2024</t>
   </si>
   <si>
     <t>03/10/2025</t>
   </si>
   <si>
     <t>M.R.U. CONSTRUCTION</t>
   </si>
   <si>
     <t>Development of Land, Construction of internal service road, pipeline protection, drum sheet walling and others allied works at HW site &amp; 2nd Tubewell site of "PADMAPUKURIA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24 Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas District under Jal Jeevan Mission." (SM/15772)</t>
   </si>
   <si>
     <t>ORD/000519/2024-2025</t>
   </si>
   <si>
     <t>3982/SWD-I</t>
   </si>
   <si>
     <t>11/09/2024</t>
   </si>
   <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>D-4 CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Padmapukuria PH-1 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/15772)</t>
+  </si>
+  <si>
+    <t>ORD/002019/2024-2025</t>
+  </si>
+  <si>
+    <t>22/SMSD</t>
+  </si>
+  <si>
+    <t>06/01/2025</t>
+  </si>
+  <si>
+    <t>21/01/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Padmapukuria PH-2 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/15772)</t>
+  </si>
+  <si>
+    <t>ORD/002017/2024-2025</t>
+  </si>
+  <si>
+    <t>1542/SMSD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Padmapukuria water supply scheme under South 24-Pgs Mechanical Division PHE Dte.[Bhangar-I][SM/15772]</t>
+  </si>
+  <si>
+    <t>ORD/002051/2024-2025</t>
+  </si>
+  <si>
+    <t>1679/SMSD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>SOHINI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -657,51 +705,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -934,54 +982,54 @@
       <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="13" t="s">
         <v>35</v>
       </c>
       <c r="K5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="M5" s="4" t="s">
         <v>38</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>40</v>
       </c>
       <c r="P5" s="4">
         <v>31.79</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>7.53</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>23.69</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
@@ -1245,87 +1293,270 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="P10" s="4">
         <v>77.7</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>50</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>71</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="3">
+        <v>10</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H12" s="13" t="s">
+        <v>76</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="O12" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P12" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>0</v>
+      </c>
+      <c r="R12" s="4">
+        <v>0</v>
+      </c>
+      <c r="S12" s="4">
+        <v>100</v>
+      </c>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
+    <row r="13" spans="1:23">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="P13" s="4">
+        <v>0.79</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
+      <c r="T13" s="1"/>
+      <c r="U13" s="1"/>
+      <c r="V13" s="1"/>
+      <c r="W13" s="1"/>
+    </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>223.22</v>
+      </c>
+      <c r="P14" s="8">
+        <v>7.53</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>3.37</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>