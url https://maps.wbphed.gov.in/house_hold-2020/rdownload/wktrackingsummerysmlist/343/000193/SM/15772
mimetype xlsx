--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -77,246 +77,264 @@
   <si>
     <t>WO Date</t>
   </si>
   <si>
     <t>WO End Date</t>
   </si>
   <si>
     <t>Agency Name</t>
   </si>
   <si>
     <t>Work Value</t>
   </si>
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>PADMAPUKURIA piped water supply scheme to accommodate FHTC in BHANGAR-I block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
+  </si>
+  <si>
+    <t>SM/15772</t>
+  </si>
+  <si>
+    <t>Augmentation</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Padmapukuria water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/001523/2022-2023</t>
+  </si>
+  <si>
+    <t>930/SMD</t>
+  </si>
+  <si>
+    <t>30/03/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>SINHA ELECTRICALS</t>
+  </si>
+  <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
-    <t>PADMAPUKURIA piped water supply scheme to accommodate FHTC in BHANGAR-I block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
-[...5 lines deleted...]
-    <t>Augmentation</t>
+    <t>Construction of 300 cum capacity OHR (20 mtr. Staging Height) including design drawing of Pile Foundation &amp; pile cap after soil investigation, construction of Pump House cum Chlorine Room, Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) for PADMAPUKURIA Piped Water Supply Scheme to accommodate FHTC in BHANGAR-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 1985) (TSM/018416)</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE RWS, Bhangar-II Block,JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000307/2023-2024</t>
+  </si>
+  <si>
+    <t>1696/SWD-I</t>
+  </si>
+  <si>
+    <t>07/08/2023</t>
+  </si>
+  <si>
+    <t>27/08/2025</t>
+  </si>
+  <si>
+    <t>M.R.U. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Tube Well (250mm X 150mm) dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for PADMAPUKURIA PWSS at Head Work site and 2nd Tube Well site of Bhangar-I Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/018416]</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000669/2022-2023</t>
+  </si>
+  <si>
+    <t>3411/SWD-I</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>09/04/2023</t>
+  </si>
+  <si>
+    <t>REALIENCE CONSTRUCTION</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000044/2023-2024</t>
   </si>
   <si>
     <t>287/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000244/2023-2024</t>
   </si>
   <si>
     <t>1007/SWD- I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Tube Well (250mm X 150mm) dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for PADMAPUKURIA PWSS at Head Work site and 2nd Tube Well site of Bhangar-I Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/018416]</t>
-[...23 lines deleted...]
-    <t>S24 Pgns Mechanical</t>
+    <t>Construction of 02 (two) nos. Boundary Walls, one at Headwork site &amp; other at 2nd tube-well site, of PADMAPUKURIA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. [SM/15772]</t>
+  </si>
+  <si>
+    <t>ORD/000827/2023-2024</t>
+  </si>
+  <si>
+    <t>1108/SWD-I</t>
+  </si>
+  <si>
+    <t>05/03/2024</t>
+  </si>
+  <si>
+    <t>03/10/2025</t>
+  </si>
+  <si>
+    <t>Development of Land, Construction of internal service road, pipeline protection, drum sheet walling and others allied works at HW site &amp; 2nd Tubewell site of "PADMAPUKURIA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block under South 24 Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas District under Jal Jeevan Mission." (SM/15772)</t>
+  </si>
+  <si>
+    <t>ORD/000519/2024-2025</t>
+  </si>
+  <si>
+    <t>3982/SWD-I</t>
+  </si>
+  <si>
+    <t>11/09/2024</t>
+  </si>
+  <si>
+    <t>12/01/2026</t>
+  </si>
+  <si>
+    <t>D-4 CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Padmapukuria PH-2 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/15772)</t>
+  </si>
+  <si>
+    <t>ORD/002017/2024-2025</t>
+  </si>
+  <si>
+    <t>1542/SMSD</t>
+  </si>
+  <si>
+    <t>21/11/2024</t>
+  </si>
+  <si>
+    <t>06/12/2024</t>
+  </si>
+  <si>
+    <t>Supply &amp; installation of LED board at P.H. No-1 &amp; 2 of Padmapukuria water supply scheme under South 24-Pgs Mechanical Division PHE Dte.[Bhangar-I][SM/15772]</t>
+  </si>
+  <si>
+    <t>ORD/002051/2024-2025</t>
+  </si>
+  <si>
+    <t>1679/SMSD</t>
+  </si>
+  <si>
+    <t>23/12/2024</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>SOHINI ENTERPRISE</t>
   </si>
   <si>
     <t>Quotation for new service(power) connection at Padmapukuria PH -2 water supply scheme under bhangar-I block Reference ID- 106550930, Application No- 1007657634</t>
   </si>
   <si>
     <t>BILL/00982/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-215</t>
   </si>
   <si>
     <t>30/07/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Quotation for new service(power) connection at Padmapukuria PH-1 water supply scheme under bhangar-I block Reference ID-106626291, Application No- 1007839611</t>
   </si>
   <si>
     <t>BILL/00647/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-155</t>
   </si>
   <si>
     <t>10/07/2024</t>
   </si>
   <si>
-    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Padmapukuria water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
-[...58 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Padmapukuria PH-1 under Bhangar-I Block W/S Scheme under SMD, P.H.E. Dte.(SM/15772)</t>
   </si>
   <si>
     <t>ORD/002019/2024-2025</t>
   </si>
   <si>
     <t>22/SMSD</t>
   </si>
   <si>
     <t>06/01/2025</t>
   </si>
   <si>
     <t>21/01/2025</t>
-  </si>
-[...31 lines deleted...]
-    <t>SOHINI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -705,51 +723,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -843,720 +861,781 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>21.61</v>
+        <v>22.91</v>
       </c>
       <c r="Q3" s="4">
         <v>0</v>
       </c>
       <c r="R3" s="4">
         <v>0</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>36</v>
+      </c>
+      <c r="K4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" s="4">
+        <v>472.58</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>258.43</v>
+      </c>
+      <c r="R4" s="4">
+        <v>54.69</v>
+      </c>
+      <c r="S4" s="4">
         <v>25</v>
-      </c>
-[...27 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J5" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="P5" s="4">
         <v>31.79</v>
       </c>
       <c r="Q5" s="4">
         <v>7.53</v>
       </c>
       <c r="R5" s="4">
         <v>23.69</v>
       </c>
       <c r="S5" s="4">
         <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>14.05</v>
+        <v>21.61</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P7" s="4">
-        <v>12.7</v>
+        <v>12.23</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
         <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>41</v>
+        <v>33</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>58</v>
+        <v>41</v>
       </c>
       <c r="P8" s="4">
-        <v>22.91</v>
+        <v>27.66</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="P9" s="4">
-        <v>27.66</v>
+        <v>77.7</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>70</v>
+        <v>32</v>
       </c>
       <c r="P10" s="4">
-        <v>77.7</v>
+        <v>0.9</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="P11" s="4">
-        <v>0.9</v>
+        <v>0.79</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>76</v>
-[...6 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="I12" s="13"/>
+      <c r="J12" s="13"/>
       <c r="K12" s="4" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="P12" s="4">
-        <v>0.9</v>
+        <v>14.05</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>81</v>
-[...6 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M13" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>0.79</v>
+        <v>12.7</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
-[...25 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="P14" s="4">
+        <v>0.9</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>100</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="14"/>
+      <c r="I15" s="14"/>
+      <c r="J15" s="14"/>
+      <c r="K15" s="8"/>
+      <c r="L15" s="8"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="8">
+        <v>695.8</v>
+      </c>
+      <c r="P15" s="8">
+        <v>265.96</v>
+      </c>
+      <c r="Q15" s="8">
+        <v>38.22</v>
+      </c>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A15:N15"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>