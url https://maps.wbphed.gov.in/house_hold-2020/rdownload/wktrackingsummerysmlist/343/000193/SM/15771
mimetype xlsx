--- v1 (2026-03-03)
+++ v2 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -264,50 +264,68 @@
     <t>19/04/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Hogalkuria W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/15771)</t>
   </si>
   <si>
     <t>ORD/000262/2025-2026</t>
   </si>
   <si>
     <t>708/SMSD</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>23/05/2025</t>
   </si>
   <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Hogolkuria W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/15771)</t>
   </si>
   <si>
     <t>ORD/000260/2025-2026</t>
   </si>
   <si>
     <t>501/SMSD</t>
+  </si>
+  <si>
+    <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of HOGOLKURIA Piped Water Supply Scheme of SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District under South 24-Parganas W/S Division-I, PHE Dte. [SM/15771]</t>
+  </si>
+  <si>
+    <t>ORD/001098/2024-2025</t>
+  </si>
+  <si>
+    <t>74/SWD-I</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>09/03/2025</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -696,51 +714,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1406,87 +1424,148 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>75</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P12" s="4">
         <v>0.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="P13" s="4">
+        <v>15.5</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>100</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="14"/>
+      <c r="I14" s="14"/>
+      <c r="J14" s="14"/>
+      <c r="K14" s="8"/>
+      <c r="L14" s="8"/>
+      <c r="M14" s="8"/>
+      <c r="N14" s="8"/>
+      <c r="O14" s="8">
+        <v>532.52</v>
+      </c>
+      <c r="P14" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="8">
+        <v>0</v>
+      </c>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>