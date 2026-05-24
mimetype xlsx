--- v2 (2026-04-05)
+++ v3 (2026-05-24)
@@ -1166,54 +1166,54 @@
       <c r="I8" s="13" t="s">
         <v>55</v>
       </c>
       <c r="J8" s="13" t="s">
         <v>48</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>56</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>57</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="P8" s="4">
         <v>31.8</v>
       </c>
       <c r="Q8" s="4">
-        <v>0</v>
+        <v>15.32</v>
       </c>
       <c r="R8" s="4">
-        <v>0</v>
+        <v>48.17</v>
       </c>
       <c r="S8" s="4">
         <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
@@ -1227,54 +1227,54 @@
       <c r="I9" s="13" t="s">
         <v>62</v>
       </c>
       <c r="J9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>64</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>67</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>68</v>
       </c>
       <c r="P9" s="4">
         <v>357.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>0</v>
+        <v>96.87</v>
       </c>
       <c r="R9" s="4">
-        <v>0</v>
+        <v>27.07</v>
       </c>
       <c r="S9" s="4">
         <v>32</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
@@ -1505,54 +1505,54 @@
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="7" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="7"/>
       <c r="E14" s="11"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="14"/>
       <c r="I14" s="14"/>
       <c r="J14" s="14"/>
       <c r="K14" s="8"/>
       <c r="L14" s="8"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
       <c r="O14" s="8">
         <v>532.52</v>
       </c>
       <c r="P14" s="8">
-        <v>0</v>
+        <v>112.19</v>
       </c>
       <c r="Q14" s="8">
-        <v>0</v>
+        <v>21.07</v>
       </c>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A14:N14"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>