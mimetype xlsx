--- v3 (2026-05-24)
+++ v4 (2026-06-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -134,198 +134,231 @@
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Hogalkuria water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur</t>
   </si>
   <si>
     <t>ORD/001222/2023-2024</t>
   </si>
   <si>
     <t>2130/SMD</t>
   </si>
   <si>
     <t>31/05/2023</t>
   </si>
   <si>
     <t>29/08/2023</t>
   </si>
   <si>
     <t>DEBJYOTI BASU</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tube-well site "HOGALKURIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission." ( SM/15771).</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000818/2023-2024</t>
+  </si>
+  <si>
+    <t>1311/SWD-I</t>
+  </si>
+  <si>
+    <t>15/03/2024</t>
+  </si>
+  <si>
+    <t>29/04/2024</t>
+  </si>
+  <si>
+    <t>MS KRISHNA MONDAL</t>
+  </si>
+  <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for HOGALKURIA PWSS of Sonarpur Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/017730]</t>
+  </si>
+  <si>
+    <t>AE HQ-II</t>
+  </si>
+  <si>
+    <t>ORD/000668/2022-2023</t>
+  </si>
+  <si>
+    <t>3408/SWD-I</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>09/04/2023</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>Construction of 200 cum OHR with soil investigation, pump house cum chlorine room, Laying rising and distrbution main pipe line with FHTC for HOGALKURIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (No of FHTC = 1377) (TSM/017730)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE RWS, Sonarpur Block</t>
+  </si>
+  <si>
+    <t>ORD/000077/2023-2024</t>
+  </si>
+  <si>
+    <t>391/SWD-I</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>M/S MITRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Hogolkuria W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/15771)</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000258/2025-2026</t>
+  </si>
+  <si>
+    <t>502/SMSD</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>19/04/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Hogalkuria W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/15771)</t>
+  </si>
+  <si>
+    <t>ORD/000262/2025-2026</t>
+  </si>
+  <si>
+    <t>708/SMSD</t>
+  </si>
+  <si>
+    <t>08/05/2025</t>
+  </si>
+  <si>
+    <t>23/05/2025</t>
+  </si>
+  <si>
+    <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Hogolkuria W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/15771)</t>
+  </si>
+  <si>
+    <t>ORD/000260/2025-2026</t>
+  </si>
+  <si>
+    <t>501/SMSD</t>
+  </si>
+  <si>
+    <t>Sinking of Rig Ground bored 250mm x 150mm dia. &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for 2nd Tubewell site of HOGOLKURIA Piped Water Supply Scheme of SONARPUR Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs District under South 24-Parganas W/S Division-I, PHE Dte. [SM/15771]</t>
+  </si>
+  <si>
+    <t>ORD/001098/2024-2025</t>
+  </si>
+  <si>
+    <t>74/SWD-I</t>
+  </si>
+  <si>
+    <t>07/01/2025</t>
+  </si>
+  <si>
+    <t>09/03/2025</t>
+  </si>
+  <si>
+    <t>AQUATECH ENGINEERS</t>
+  </si>
+  <si>
+    <t>Additional charges for service connection at pump house no-1 of Hogolkuria water supply scheme (Sonarpur Block)</t>
+  </si>
+  <si>
+    <t>BILL/00168/2025-2026</t>
+  </si>
+  <si>
+    <t>01/08/2025</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>Charges for new service connection at pump house no-1 of Hogalkuria water supply scheme (Sonarpur Block)</t>
+  </si>
+  <si>
+    <t>BILL/02429/2024-2025</t>
+  </si>
+  <si>
+    <t>BP-2024-25-517</t>
+  </si>
+  <si>
+    <t>10/01/2025</t>
+  </si>
+  <si>
+    <t>Charges for service connection at pump house no- II of Hogolkuria water supply scheme (Sonarpur Block)</t>
+  </si>
+  <si>
+    <t>BILL/00262/2025-2026</t>
+  </si>
+  <si>
     <t>Up-gradation of pump house, chlorine room, office room, boundary wall and construction of pathway, drain &amp; others allied works of HOGALKURIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/15771)</t>
   </si>
   <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
     <t>ORD/000746/2024-2025</t>
   </si>
   <si>
     <t>4668/SWD-I</t>
   </si>
   <si>
     <t>18/11/2024</t>
   </si>
   <si>
-    <t>17/01/2025</t>
+    <t>14/09/2025</t>
   </si>
   <si>
     <t>R.K ENTERPRISE</t>
-  </si>
-[...130 lines deleted...]
-    <t>AQUATECH ENGINEERS</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,70 +747,70 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W14"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854004" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="26.993408" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.422852" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
@@ -1023,549 +1056,724 @@
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="I6" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="P6" s="4">
-        <v>20.9</v>
+        <v>55.36</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="P7" s="4">
-        <v>55.36</v>
+        <v>31.8</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>15.32</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>48.17</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>31.8</v>
+        <v>357.88</v>
       </c>
       <c r="Q8" s="4">
-        <v>15.32</v>
+        <v>96.87</v>
       </c>
       <c r="R8" s="4">
-        <v>48.17</v>
+        <v>27.07</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>32</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>68</v>
+        <v>39</v>
       </c>
       <c r="P9" s="4">
-        <v>357.88</v>
+        <v>0.88</v>
       </c>
       <c r="Q9" s="4">
-        <v>96.87</v>
+        <v>0</v>
       </c>
       <c r="R9" s="4">
-        <v>27.07</v>
+        <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="J10" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K10" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="K10" s="4" t="s">
+      <c r="L10" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="L10" s="4" t="s">
+      <c r="M10" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="N10" s="4" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P10" s="4">
         <v>0.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>65</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="L11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M11" s="4" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>80</v>
+        <v>69</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>39</v>
       </c>
       <c r="P11" s="4">
-        <v>0.88</v>
+        <v>0.58</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K12" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="O12" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="M12" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P12" s="4">
-        <v>0.58</v>
+        <v>15.5</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="I13" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I13" s="13"/>
+      <c r="J13" s="13"/>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="L13" s="4" t="s">
+      <c r="L13" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="N13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O13" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="N13" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P13" s="4">
-        <v>15.5</v>
+        <v>0.68</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
-      <c r="A14" s="7" t="s">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>88</v>
+      </c>
+      <c r="I14" s="13"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="B14" s="7"/>
-[...22 lines deleted...]
-      <c r="S14" s="8"/>
+      <c r="M14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P14" s="4">
+        <v>10.65</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>0</v>
+      </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>92</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="P15" s="4">
+        <v>4.04</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>0</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I16" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="P16" s="4">
+        <v>20.9</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>547.9</v>
+      </c>
+      <c r="P17" s="8">
+        <v>112.19</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>20.48</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A14:N14"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>