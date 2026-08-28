--- v4 (2026-06-15)
+++ v5 (2026-08-28)
@@ -89,164 +89,185 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>HOGALKURIA piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
   </si>
   <si>
     <t>SM/15771</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for HOGALKURIA PWSS of Sonarpur Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/017730]</t>
+  </si>
+  <si>
+    <t>AE HQ-II</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000668/2022-2023</t>
+  </si>
+  <si>
+    <t>3408/SWD-I</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>09/04/2023</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>Construction of 200 cum OHR with soil investigation, pump house cum chlorine room, Laying rising and distrbution main pipe line with FHTC for HOGALKURIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Partganas, W/S Division-I for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (No of FHTC = 1377) (TSM/017730)</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>JE RWS, Sonarpur Block</t>
+  </si>
+  <si>
+    <t>ORD/000077/2023-2024</t>
+  </si>
+  <si>
+    <t>391/SWD-I</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>02/10/2025</t>
+  </si>
+  <si>
+    <t>M/S MITRA CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Hogalkuria water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur</t>
+  </si>
+  <si>
+    <t>ORD/001222/2023-2024</t>
+  </si>
+  <si>
+    <t>2130/SMD</t>
+  </si>
+  <si>
+    <t>31/05/2023</t>
+  </si>
+  <si>
+    <t>29/08/2023</t>
+  </si>
+  <si>
+    <t>DEBJYOTI BASU</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000018/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000232/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...17 lines deleted...]
-    <t>DEBJYOTI BASU</t>
+    <t>Up-gradation of pump house, chlorine room, office room, boundary wall and construction of pathway, drain &amp; others allied works of HOGALKURIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/15771)</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>ORD/000746/2024-2025</t>
+  </si>
+  <si>
+    <t>4668/SWD-I</t>
+  </si>
+  <si>
+    <t>18/11/2024</t>
+  </si>
+  <si>
+    <t>14/09/2025</t>
+  </si>
+  <si>
+    <t>R.K ENTERPRISE</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tube-well site "HOGALKURIA Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission." ( SM/15771).</t>
   </si>
   <si>
     <t>Assistant engineer (contractual)</t>
   </si>
   <si>
-    <t>JE-3</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000818/2023-2024</t>
   </si>
   <si>
     <t>1311/SWD-I</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>MS KRISHNA MONDAL</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for HOGALKURIA PWSS of Sonarpur Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/017730]</t>
-[...43 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Hogolkuria W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/15771)</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000258/2025-2026</t>
   </si>
   <si>
     <t>502/SMSD</t>
   </si>
   <si>
     <t>04/04/2025</t>
   </si>
   <si>
     <t>19/04/2025</t>
   </si>
   <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Hogalkuria W/S Scheme under SMD, P.H.E. Dte.(Block-Sonarpur)(SM/15771)</t>
   </si>
   <si>
     <t>ORD/000262/2025-2026</t>
@@ -294,71 +315,50 @@
     <t>BILL/00168/2025-2026</t>
   </si>
   <si>
     <t>01/08/2025</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
     <t>Charges for new service connection at pump house no-1 of Hogalkuria water supply scheme (Sonarpur Block)</t>
   </si>
   <si>
     <t>BILL/02429/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-517</t>
   </si>
   <si>
     <t>10/01/2025</t>
   </si>
   <si>
     <t>Charges for service connection at pump house no- II of Hogolkuria water supply scheme (Sonarpur Block)</t>
   </si>
   <si>
     <t>BILL/00262/2025-2026</t>
-  </si>
-[...19 lines deleted...]
-    <t>R.K ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -885,851 +885,851 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>17.47</v>
+        <v>31.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>15.32</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>48.17</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>35</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="M4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="P4" s="4">
+        <v>357.88</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>96.87</v>
+      </c>
+      <c r="R4" s="4">
+        <v>27.07</v>
+      </c>
+      <c r="S4" s="4">
         <v>32</v>
-      </c>
-[...16 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
         <v>22.79</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
         <v>0</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>40</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I6" s="13"/>
+      <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>55.36</v>
+        <v>17.47</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="I7" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N7" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="N7" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P7" s="4">
-        <v>31.8</v>
+        <v>8.48</v>
       </c>
       <c r="Q7" s="4">
-        <v>15.32</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>48.17</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>57</v>
+        <v>27</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>58</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>59</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>60</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>61</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>62</v>
       </c>
       <c r="P8" s="4">
-        <v>357.88</v>
+        <v>20.9</v>
       </c>
       <c r="Q8" s="4">
-        <v>96.87</v>
+        <v>0</v>
       </c>
       <c r="R8" s="4">
-        <v>27.07</v>
+        <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>32</v>
+        <v>100</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
         <v>63</v>
       </c>
       <c r="I9" s="13" t="s">
         <v>64</v>
       </c>
       <c r="J9" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="K9" s="4" t="s">
+      <c r="L9" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="L9" s="4" t="s">
+      <c r="M9" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="N9" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="O9" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="4">
-        <v>0.88</v>
+        <v>55.36</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>70</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P10" s="4">
         <v>0.88</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="I11" s="13" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="J11" s="13" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="P11" s="4">
-        <v>0.58</v>
+        <v>0.88</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>41</v>
+        <v>71</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>42</v>
+        <v>72</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
       <c r="P12" s="4">
-        <v>15.5</v>
+        <v>0.58</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>85</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>42152</v>
+        <v>86</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>87</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="P13" s="4">
-        <v>0.68</v>
+        <v>15.5</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>92</v>
+      </c>
+      <c r="L14" s="4">
+        <v>42152</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="P14" s="4">
-        <v>10.65</v>
+        <v>0.68</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="I15" s="13"/>
       <c r="J15" s="13"/>
       <c r="K15" s="4" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>42152</v>
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>86</v>
+        <v>98</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="P15" s="4">
-        <v>4.04</v>
+        <v>10.65</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
+        <v>99</v>
+      </c>
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="L16" s="4">
+        <v>42152</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>20.9</v>
+        <v>4.04</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="11"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="8"/>
       <c r="L17" s="8"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
       <c r="O17" s="8">
         <v>547.9</v>