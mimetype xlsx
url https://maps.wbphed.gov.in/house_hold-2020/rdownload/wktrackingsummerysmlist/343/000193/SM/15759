--- v2 (2026-03-03)
+++ v3 (2026-04-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -261,50 +261,101 @@
     <t>ORD/000071/2023-2024</t>
   </si>
   <si>
     <t>372/SWD-I</t>
   </si>
   <si>
     <t>27/04/2023</t>
   </si>
   <si>
     <t>01/02/2025</t>
   </si>
   <si>
     <t>M/S. JAYDEEP DASGUPTA</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Hasanpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
   </si>
   <si>
     <t>ORD/000119/2023-2024</t>
   </si>
   <si>
     <t>1036/SMD</t>
   </si>
   <si>
     <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>Construction of Boundary wall and Temporary approach road for Head work of HASANPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission"under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Parganas. (Length-166 mtr.) [SM/15759]</t>
+  </si>
+  <si>
+    <t>AE HQ-II,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000753/2023-2024</t>
+  </si>
+  <si>
+    <t>555/SWD-I</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of HASANPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas W/S Division-I PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/15759)</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000245/2024-2025</t>
+  </si>
+  <si>
+    <t>2665/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>08/12/2024</t>
+  </si>
+  <si>
+    <t>Laying of additional 90mm,75mm dia pipeline work along with Bullah Piling work of "HASANPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". [SM/15759]</t>
+  </si>
+  <si>
+    <t>ORD/000545/2024-2025</t>
+  </si>
+  <si>
+    <t>4102/SWD-I</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -693,51 +744,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W13"/>
+  <dimension ref="A1:W16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1403,87 +1454,270 @@
       </c>
       <c r="N12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P12" s="4">
         <v>25.4</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
-      <c r="A13" s="7" t="s">
+      <c r="A13" s="3">
+        <v>11</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="B13" s="7"/>
-[...22 lines deleted...]
-      <c r="S13" s="8"/>
+      <c r="I13" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K13" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="O13" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="P13" s="4">
+        <v>27.69</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>0</v>
+      </c>
+      <c r="R13" s="4">
+        <v>0</v>
+      </c>
+      <c r="S13" s="4">
+        <v>5</v>
+      </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
+    <row r="14" spans="1:23">
+      <c r="A14" s="3">
+        <v>12</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H14" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="I14" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K14" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="L14" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="M14" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="N14" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="O14" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P14" s="4">
+        <v>10.57</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>0</v>
+      </c>
+      <c r="R14" s="4">
+        <v>0</v>
+      </c>
+      <c r="S14" s="4">
+        <v>80</v>
+      </c>
+      <c r="T14" s="1"/>
+      <c r="U14" s="1"/>
+      <c r="V14" s="1"/>
+      <c r="W14" s="1"/>
+    </row>
+    <row r="15" spans="1:23">
+      <c r="A15" s="3">
+        <v>13</v>
+      </c>
+      <c r="B15" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G15" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" s="13" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K15" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="N15" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="O15" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="P15" s="4">
+        <v>25.92</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>0</v>
+      </c>
+      <c r="R15" s="4">
+        <v>0</v>
+      </c>
+      <c r="S15" s="4">
+        <v>100</v>
+      </c>
+      <c r="T15" s="1"/>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1"/>
+      <c r="W15" s="1"/>
+    </row>
+    <row r="16" spans="1:23">
+      <c r="A16" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="14"/>
+      <c r="I16" s="14"/>
+      <c r="J16" s="14"/>
+      <c r="K16" s="8"/>
+      <c r="L16" s="8"/>
+      <c r="M16" s="8"/>
+      <c r="N16" s="8"/>
+      <c r="O16" s="8">
+        <v>529.68</v>
+      </c>
+      <c r="P16" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="8">
+        <v>0</v>
+      </c>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="1"/>
+      <c r="U16" s="1"/>
+      <c r="V16" s="1"/>
+      <c r="W16" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>