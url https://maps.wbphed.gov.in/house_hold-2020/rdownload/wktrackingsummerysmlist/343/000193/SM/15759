--- v3 (2026-04-01)
+++ v4 (2026-04-21)
@@ -1078,54 +1078,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>31.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>0</v>
+        <v>15.2</v>
       </c>
       <c r="R6" s="4">
-        <v>0</v>
+        <v>47.81</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1657,54 +1657,54 @@
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="11"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="14"/>
       <c r="I16" s="14"/>
       <c r="J16" s="14"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
       <c r="O16" s="8">
         <v>529.68</v>
       </c>
       <c r="P16" s="8">
-        <v>0</v>
+        <v>15.2</v>
       </c>
       <c r="Q16" s="8">
-        <v>0</v>
+        <v>2.87</v>
       </c>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A16:N16"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>