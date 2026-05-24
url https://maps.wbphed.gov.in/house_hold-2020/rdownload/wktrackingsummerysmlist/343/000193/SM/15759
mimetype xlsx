--- v4 (2026-04-21)
+++ v5 (2026-05-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -312,50 +312,65 @@
     <t>ORD/000245/2024-2025</t>
   </si>
   <si>
     <t>2665/SWD-I</t>
   </si>
   <si>
     <t>07/06/2024</t>
   </si>
   <si>
     <t>08/12/2024</t>
   </si>
   <si>
     <t>Laying of additional 90mm,75mm dia pipeline work along with Bullah Piling work of "HASANPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". [SM/15759]</t>
   </si>
   <si>
     <t>ORD/000545/2024-2025</t>
   </si>
   <si>
     <t>4102/SWD-I</t>
   </si>
   <si>
     <t>20/09/2024</t>
   </si>
   <si>
     <t>20/01/2025</t>
+  </si>
+  <si>
+    <t>Construction of 02 (Two) nos. pipe carrying structure over canal beside Bidyadharpur-Champahati Rail line at Hasanpur &amp; Rampur Mouza for Laying of 90mm dia HDPE Dristribution Main under "Hasanpur Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/15759)</t>
+  </si>
+  <si>
+    <t>ORD/000023/2025-2026</t>
+  </si>
+  <si>
+    <t>975/SWD-I</t>
+  </si>
+  <si>
+    <t>24/05/2025</t>
+  </si>
+  <si>
+    <t>GANAPATI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,51 +759,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W16"/>
+  <dimension ref="A1:W17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.424561" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25.85083" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1078,54 +1093,54 @@
       <c r="I6" s="13" t="s">
         <v>40</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K6" s="4" t="s">
         <v>42</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="M6" s="4" t="s">
         <v>44</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>46</v>
       </c>
       <c r="P6" s="4">
         <v>31.8</v>
       </c>
       <c r="Q6" s="4">
-        <v>15.2</v>
+        <v>30.78</v>
       </c>
       <c r="R6" s="4">
-        <v>47.81</v>
+        <v>96.8</v>
       </c>
       <c r="S6" s="4">
         <v>50</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
@@ -1318,54 +1333,54 @@
       <c r="I10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J10" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P10" s="4">
         <v>165.4</v>
       </c>
       <c r="Q10" s="4">
-        <v>0</v>
+        <v>137.46</v>
       </c>
       <c r="R10" s="4">
-        <v>0</v>
+        <v>83.11</v>
       </c>
       <c r="S10" s="4">
         <v>30</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
@@ -1379,54 +1394,54 @@
       <c r="I11" s="13" t="s">
         <v>67</v>
       </c>
       <c r="J11" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K11" s="4" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="4" t="s">
         <v>75</v>
       </c>
       <c r="M11" s="4" t="s">
         <v>76</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>77</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="4">
         <v>156.02</v>
       </c>
       <c r="Q11" s="4">
-        <v>0</v>
+        <v>100.03</v>
       </c>
       <c r="R11" s="4">
-        <v>0</v>
+        <v>64.11</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
@@ -1440,54 +1455,54 @@
       <c r="I12" s="13" t="s">
         <v>48</v>
       </c>
       <c r="J12" s="13" t="s">
         <v>49</v>
       </c>
       <c r="K12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>81</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>82</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>54</v>
       </c>
       <c r="P12" s="4">
         <v>25.4</v>
       </c>
       <c r="Q12" s="4">
-        <v>0</v>
+        <v>11.86</v>
       </c>
       <c r="R12" s="4">
-        <v>0</v>
+        <v>46.67</v>
       </c>
       <c r="S12" s="4">
         <v>100</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
@@ -1501,54 +1516,54 @@
       <c r="I13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J13" s="13" t="s">
         <v>41</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>78</v>
       </c>
       <c r="P13" s="4">
         <v>27.69</v>
       </c>
       <c r="Q13" s="4">
-        <v>0</v>
+        <v>20.01</v>
       </c>
       <c r="R13" s="4">
-        <v>0</v>
+        <v>72.24</v>
       </c>
       <c r="S13" s="4">
         <v>5</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
@@ -1637,87 +1652,148 @@
       </c>
       <c r="N15" s="4" t="s">
         <v>99</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>72</v>
       </c>
       <c r="P15" s="4">
         <v>25.92</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
         <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
-      <c r="A16" s="7" t="s">
+      <c r="A16" s="3">
+        <v>14</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
-      <c r="B16" s="7"/>
-[...22 lines deleted...]
-      <c r="S16" s="8"/>
+      <c r="I16" s="13" t="s">
+        <v>90</v>
+      </c>
+      <c r="J16" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="K16" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="N16" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="O16" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="P16" s="4">
+        <v>12.01</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>0</v>
+      </c>
+      <c r="R16" s="4">
+        <v>0</v>
+      </c>
+      <c r="S16" s="4">
+        <v>100</v>
+      </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
+    <row r="17" spans="1:23">
+      <c r="A17" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="14"/>
+      <c r="I17" s="14"/>
+      <c r="J17" s="14"/>
+      <c r="K17" s="8"/>
+      <c r="L17" s="8"/>
+      <c r="M17" s="8"/>
+      <c r="N17" s="8"/>
+      <c r="O17" s="8">
+        <v>541.69</v>
+      </c>
+      <c r="P17" s="8">
+        <v>300.13</v>
+      </c>
+      <c r="Q17" s="8">
+        <v>55.41</v>
+      </c>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="1"/>
+      <c r="U17" s="1"/>
+      <c r="V17" s="1"/>
+      <c r="W17" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A16:N16"/>
+    <mergeCell ref="A17:N17"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>