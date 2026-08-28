--- v5 (2026-05-24)
+++ v6 (2026-08-28)
@@ -89,273 +89,273 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>HASANPUR piped water supply scheme to accommodate FHTC in SONARPUR block under South 24 Parganas W/S Division-I for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas District Under JJM</t>
   </si>
   <si>
     <t>SM/15759</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Sinking of 02 (Two) nos. Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for HASANPUR PWSS of Sonarpur Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/018119]</t>
+  </si>
+  <si>
+    <t>AE HQ-I</t>
+  </si>
+  <si>
+    <t>JE-3</t>
+  </si>
+  <si>
+    <t>ORD/000667/2022-2023</t>
+  </si>
+  <si>
+    <t>3407/SWD-I</t>
+  </si>
+  <si>
+    <t>10/03/2023</t>
+  </si>
+  <si>
+    <t>09/04/2023</t>
+  </si>
+  <si>
+    <t>TAPAS KUMAR GIRI</t>
+  </si>
+  <si>
+    <t>Construction of Pump House cum Chlorine Room along with Laying Distribution System for HASANPUR Piped W/S Scheme to accommodate FHTC in Sonarpur Block for Augmentation of Surface Water based W/S Scheme in the Arsenic affected areas of South 24-Parganas District under South 24-Pgns. W/S Division-I, PHE Dte. [TSM/018119]</t>
+  </si>
+  <si>
+    <t>AE HQ-I,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000074/2023-2024</t>
+  </si>
+  <si>
+    <t>388/SWD-I</t>
+  </si>
+  <si>
+    <t>28/04/2023</t>
+  </si>
+  <si>
+    <t>01/04/2025</t>
+  </si>
+  <si>
+    <t>J.D. CONSTRUCTION</t>
+  </si>
+  <si>
+    <t>Construction of 200 Cum. capacity RCC Overhead Reservoir of 20 Mtr. Staging Height as per departmental design, drawing &amp; specification with RCC Bored Pile &amp; Pile Cap including Soil Investigation and foundation design including Laying Rising Main along with providing FHTC for HASANPUR Piped W/S Scheme in Sonarpur Block for Augmentation of Surface Water based W/S Scheme in the Arsenic affected areas of South 24-Parganas District under South 24-Pgns. W/S Division-I, PHE Dte. [No. of FHTC = 1435] [TSM/018119]</t>
+  </si>
+  <si>
+    <t>ORD/000071/2023-2024</t>
+  </si>
+  <si>
+    <t>372/SWD-I</t>
+  </si>
+  <si>
+    <t>27/04/2023</t>
+  </si>
+  <si>
+    <t>01/02/2025</t>
+  </si>
+  <si>
+    <t>M/S. JAYDEEP DASGUPTA</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 for Augmentation of Hasanpur water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Sonarpur]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000119/2023-2024</t>
+  </si>
+  <si>
+    <t>1036/SMD</t>
+  </si>
+  <si>
+    <t>13/04/2023</t>
+  </si>
+  <si>
+    <t>A.K. INDUSTRIES</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000017/2023-2024</t>
   </si>
   <si>
     <t>286/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000231/2023-2024</t>
   </si>
   <si>
     <t>1006/SWD-I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
-[...1 lines deleted...]
-  <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
     <t>BILL/00008/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-31</t>
   </si>
   <si>
     <t>18/05/2023</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Sinking of 02 (Two) nos. Rig bored 250mm X 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for HASANPUR PWSS of Sonarpur Block for Augmentation of Surface Water Based Water Supply Scheme in the Arsenic Affected Areas of South 24 Parganas district under South 24 Parganas Water Supply Division-I, PHE Dte. [TSM/018119]</t>
-[...22 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-2 of Hasanpur scheme under SMD, P.H.E. Dte.(Block-Sonarpur) (SM/15679)</t>
   </si>
   <si>
-    <t>Assistant Engineer</t>
-[...4 lines deleted...]
-  <si>
     <t>ORD/000691/2024-2025</t>
   </si>
   <si>
     <t>1014/SMSD</t>
   </si>
   <si>
     <t>11/07/2024</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
-    <t>A.K. INDUSTRIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no-1 of Hasanpur W/S Scheme under SMD, P.H.E. Dte. (Block-Sonarpur)</t>
   </si>
   <si>
     <t>ORD/002997/2023-2024</t>
   </si>
   <si>
     <t>261/SMSD</t>
   </si>
   <si>
     <t>23/02/2024</t>
   </si>
   <si>
     <t>09/03/2024</t>
   </si>
   <si>
+    <t>Construction of Boundary wall and Temporary approach road for Head work of HASANPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission"under South 24-Pgns W/S Divn-I, PHE Dte. Dist. South 24 Parganas. (Length-166 mtr.) [SM/15759]</t>
+  </si>
+  <si>
+    <t>AE HQ-II,Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000753/2023-2024</t>
+  </si>
+  <si>
+    <t>555/SWD-I</t>
+  </si>
+  <si>
+    <t>31/01/2024</t>
+  </si>
+  <si>
+    <t>28/11/2024</t>
+  </si>
+  <si>
+    <t>Construction of Boundary Wall and others allied works at 2nd Tubewell site of HASANPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas W/S Division-I PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/15759)</t>
+  </si>
+  <si>
+    <t>Assistant engineer (contractual)</t>
+  </si>
+  <si>
+    <t>ORD/000245/2024-2025</t>
+  </si>
+  <si>
+    <t>2665/SWD-I</t>
+  </si>
+  <si>
+    <t>07/06/2024</t>
+  </si>
+  <si>
+    <t>08/12/2024</t>
+  </si>
+  <si>
+    <t>Laying of additional 90mm,75mm dia pipeline work along with Bullah Piling work of "HASANPUR Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". [SM/15759]</t>
+  </si>
+  <si>
+    <t>ORD/000545/2024-2025</t>
+  </si>
+  <si>
+    <t>4102/SWD-I</t>
+  </si>
+  <si>
+    <t>20/09/2024</t>
+  </si>
+  <si>
+    <t>20/01/2025</t>
+  </si>
+  <si>
     <t>Supplying, fabrication &amp; laying of 610 mm dia (OD) MS Pipe conduits 50 mtr. in length to be prepared from 12.5 mm thick MS Plate by pipe jacking technique, including supplying and laying of 219 mm dia (OD) MS water main within the conduit 60 mtr. in length to be prepared from 10 mm thick MS Plate, across and underneath the Railway Track at Bidyadharpur Railway Station in between Station Champahati (CHT) - Bidyadharpur (BDYP), OHE Mast No. 20/4C as per permission of Railway Authority for "Hasanpur Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission"(SM/15759)</t>
   </si>
   <si>
     <t>ORD/000022/2025-2026</t>
   </si>
   <si>
     <t>974/SWD-I</t>
   </si>
   <si>
     <t>09/04/2025</t>
   </si>
   <si>
     <t>08/06/2025</t>
   </si>
   <si>
     <t>SRIJON ENTERPRISE</t>
-  </si>
-[...100 lines deleted...]
-    <t>20/01/2025</t>
   </si>
   <si>
     <t>Construction of 02 (Two) nos. pipe carrying structure over canal beside Bidyadharpur-Champahati Rail line at Hasanpur &amp; Rampur Mouza for Laying of 90mm dia HDPE Dristribution Main under "Hasanpur Piped Water Supply Scheme to accommodate FHTC in Sonarpur Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission". (SM/15759)</t>
   </si>
   <si>
     <t>ORD/000023/2025-2026</t>
   </si>
   <si>
     <t>975/SWD-I</t>
   </si>
   <si>
     <t>24/05/2025</t>
   </si>
   <si>
     <t>GANAPATI ENTERPRISE</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -897,841 +897,841 @@
       <c r="W2" s="1"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="3">
         <v>1</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C3" s="3"/>
       <c r="D3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E3" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="I3" s="13"/>
-      <c r="J3" s="13"/>
+      <c r="I3" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J3" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K3" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="N3" s="4" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="O3" s="4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="P3" s="4">
-        <v>6.03</v>
+        <v>31.8</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>30.78</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>96.8</v>
       </c>
       <c r="S3" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="J4" s="13"/>
+        <v>33</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" s="4">
+        <v>165.4</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>137.46</v>
+      </c>
+      <c r="R4" s="4">
+        <v>83.11</v>
+      </c>
+      <c r="S4" s="4">
         <v>30</v>
-      </c>
-[...22 lines deleted...]
-        <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="I5" s="13"/>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>27</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="P5" s="4">
-        <v>5.89</v>
+        <v>156.02</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>100.03</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>64.11</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>31.8</v>
+        <v>25.4</v>
       </c>
       <c r="Q6" s="4">
-        <v>30.78</v>
+        <v>11.86</v>
       </c>
       <c r="R6" s="4">
-        <v>96.8</v>
+        <v>46.67</v>
       </c>
       <c r="S6" s="4">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>47</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P7" s="4">
-        <v>0.92</v>
+        <v>6.03</v>
       </c>
       <c r="Q7" s="4">
         <v>0</v>
       </c>
       <c r="R7" s="4">
         <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>55</v>
-[...6 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="I8" s="13"/>
+      <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="M8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="O8" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P8" s="4">
-        <v>0.92</v>
+        <v>8.84</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="I9" s="13"/>
       <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>64.28</v>
+        <v>5.89</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="I10" s="13" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="J10" s="13" t="s">
-        <v>41</v>
+        <v>49</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>72</v>
+        <v>53</v>
       </c>
       <c r="P10" s="4">
-        <v>165.4</v>
+        <v>0.92</v>
       </c>
       <c r="Q10" s="4">
-        <v>137.46</v>
+        <v>0</v>
       </c>
       <c r="R10" s="4">
-        <v>83.11</v>
+        <v>0</v>
       </c>
       <c r="S10" s="4">
-        <v>30</v>
+        <v>100</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I11" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>49</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K11" s="4" t="s">
+      <c r="L11" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="L11" s="4" t="s">
+      <c r="M11" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="N11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="N11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O11" s="4" t="s">
-        <v>78</v>
+        <v>53</v>
       </c>
       <c r="P11" s="4">
-        <v>156.02</v>
+        <v>0.92</v>
       </c>
       <c r="Q11" s="4">
-        <v>100.03</v>
+        <v>0</v>
       </c>
       <c r="R11" s="4">
-        <v>64.11</v>
+        <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>100</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
+        <v>77</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K12" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="I12" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K12" s="4" t="s">
+      <c r="L12" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="M12" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="N12" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="N12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O12" s="4" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="P12" s="4">
-        <v>25.4</v>
+        <v>27.69</v>
       </c>
       <c r="Q12" s="4">
-        <v>11.86</v>
+        <v>20.01</v>
       </c>
       <c r="R12" s="4">
-        <v>46.67</v>
+        <v>72.24</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
         <v>83</v>
       </c>
       <c r="I13" s="13" t="s">
         <v>84</v>
       </c>
       <c r="J13" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K13" s="4" t="s">
         <v>85</v>
       </c>
       <c r="L13" s="4" t="s">
         <v>86</v>
       </c>
       <c r="M13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="P13" s="4">
-        <v>27.69</v>
+        <v>10.57</v>
       </c>
       <c r="Q13" s="4">
-        <v>20.01</v>
+        <v>0</v>
       </c>
       <c r="R13" s="4">
-        <v>72.24</v>
+        <v>0</v>
       </c>
       <c r="S13" s="4">
-        <v>5</v>
+        <v>80</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
         <v>89</v>
       </c>
       <c r="I14" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J14" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="J14" s="13" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="4" t="s">
+      <c r="L14" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="L14" s="4" t="s">
+      <c r="M14" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="N14" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="N14" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O14" s="4" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="P14" s="4">
-        <v>10.57</v>
+        <v>25.92</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
-        <v>80</v>
+        <v>100</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="I15" s="13"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="I15" s="13" t="s">
-[...5 lines deleted...]
-      <c r="K15" s="4" t="s">
+      <c r="L15" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="L15" s="4" t="s">
+      <c r="M15" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="N15" s="4" t="s">
         <v>98</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="O15" s="4" t="s">
         <v>99</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P15" s="4">
-        <v>25.92</v>
+        <v>64.28</v>
       </c>
       <c r="Q15" s="4">
         <v>0</v>
       </c>
       <c r="R15" s="4">
         <v>0</v>
       </c>
       <c r="S15" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>100</v>
       </c>
       <c r="I16" s="13" t="s">
-        <v>90</v>
+        <v>84</v>
       </c>
       <c r="J16" s="13" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="K16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>102</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>63</v>
+        <v>97</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>103</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>104</v>
       </c>
       <c r="P16" s="4">
         <v>12.01</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
         <v>100</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">