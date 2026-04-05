--- v2 (2026-03-03)
+++ v3 (2026-04-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -228,65 +228,50 @@
     <t>4396/SWD-I</t>
   </si>
   <si>
     <t>23/10/2024</t>
   </si>
   <si>
     <t>27/11/2025</t>
   </si>
   <si>
     <t>M/S. SHYAM CONSTRUCTION</t>
   </si>
   <si>
     <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tubewell site of BODRA PWSS within Bhangar-I Block to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/15757)</t>
   </si>
   <si>
     <t>ORD/000039/2025-2026</t>
   </si>
   <si>
     <t>1118/SWD-I</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>08/07/2025</t>
-  </si>
-[...13 lines deleted...]
-    <t>30/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,51 +660,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W12"/>
+  <dimension ref="A1:W11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -1261,148 +1246,87 @@
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P10" s="4">
         <v>121</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="3">
-[...18 lines deleted...]
-      <c r="H11" s="13" t="s">
+      <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="13" t="s">
-[...31 lines deleted...]
-      </c>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="14"/>
+      <c r="I11" s="14"/>
+      <c r="J11" s="14"/>
+      <c r="K11" s="8"/>
+      <c r="L11" s="8"/>
+      <c r="M11" s="8"/>
+      <c r="N11" s="8"/>
+      <c r="O11" s="8">
+        <v>716.49</v>
+      </c>
+      <c r="P11" s="8">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="8">
+        <v>0</v>
+      </c>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
-    <row r="12" spans="1:23">
-[...31 lines deleted...]
-    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>