--- v3 (2026-04-05)
+++ v4 (2026-05-24)
@@ -1053,54 +1053,54 @@
       <c r="I7" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J7" s="13" t="s">
         <v>47</v>
       </c>
       <c r="K7" s="4" t="s">
         <v>48</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>49</v>
       </c>
       <c r="M7" s="4" t="s">
         <v>50</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>51</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
         <v>455.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>195.71</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>42.95</v>
       </c>
       <c r="S7" s="4">
         <v>20</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
         <v>40</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
@@ -1266,54 +1266,54 @@
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="7" t="s">
         <v>72</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="7"/>
       <c r="E11" s="11"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="14"/>
       <c r="I11" s="14"/>
       <c r="J11" s="14"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
       <c r="O11" s="8">
         <v>716.49</v>
       </c>
       <c r="P11" s="8">
-        <v>0</v>
+        <v>195.71</v>
       </c>
       <c r="Q11" s="8">
-        <v>0</v>
+        <v>27.31</v>
       </c>
       <c r="R11" s="8"/>
       <c r="S11" s="8"/>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A11:N11"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>