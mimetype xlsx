--- v4 (2026-05-24)
+++ v5 (2026-08-28)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Work Order tracking" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>Work Order tracking (Rs. in Lakh)</t>
   </si>
   <si>
     <t>Sl No.</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>Block</t>
   </si>
   <si>
     <t>Division</t>
   </si>
   <si>
     <t>Scheme</t>
   </si>
   <si>
     <t>Sm Code</t>
   </si>
   <si>
     <t>Scheme Category</t>
   </si>
   <si>
@@ -110,168 +110,183 @@
   <si>
     <t>Augmentation</t>
   </si>
   <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method for BODRA PWSS of BHANGAR-I block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/017117]</t>
   </si>
   <si>
     <t>AE HQ-I</t>
   </si>
   <si>
     <t>ORD/000638/2022-2023</t>
   </si>
   <si>
     <t>3284/SWD-I</t>
   </si>
   <si>
     <t>03/03/2023</t>
   </si>
   <si>
     <t>02/04/2023</t>
   </si>
   <si>
     <t>M/S MONDAL ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of 300 cum capacity OHR (20 mtr. Staging Height), Pump House cum Chlorine Room (2 Nos.) along with Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) including design drawing of Pile Foundation &amp; pile cap after soil investigation for BODRA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 2064) (TSM/017117)</t>
+  </si>
+  <si>
+    <t>JE-4</t>
+  </si>
+  <si>
+    <t>ORD/000047/2023-2024</t>
+  </si>
+  <si>
+    <t>254/SWD-I</t>
+  </si>
+  <si>
+    <t>20/04/2023</t>
+  </si>
+  <si>
+    <t>02/12/2025</t>
+  </si>
+  <si>
+    <t>SARDAR ENTERPRISE</t>
+  </si>
+  <si>
+    <t>S24 Pgns Mechanical</t>
+  </si>
+  <si>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp; 2 of Bodra water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Bhangar-I]</t>
+  </si>
+  <si>
+    <t>Assistant Engineer</t>
+  </si>
+  <si>
+    <t>Junior Engineer</t>
+  </si>
+  <si>
+    <t>ORD/000595/2023-2024</t>
+  </si>
+  <si>
+    <t>2367/SMD</t>
+  </si>
+  <si>
+    <t>30/06/2023</t>
+  </si>
+  <si>
+    <t>01/07/2025</t>
+  </si>
+  <si>
+    <t>GOENKA ENTERPRISE</t>
+  </si>
+  <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000036/2023-2024</t>
   </si>
   <si>
     <t>287/SWD-I</t>
   </si>
   <si>
     <t>24/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>RTOR000213/2023-2024</t>
   </si>
   <si>
     <t>1007/SWD- I</t>
   </si>
   <si>
     <t>09/06/2023</t>
   </si>
   <si>
-    <t>S24 Pgns Mechanical</t>
+    <t>Sinking of 02 (Two) nos. Rig Ground bored 250mm x 150mm dia &amp; 300 mtr. deep Tubewell having 66 mtr. housing pipe by Rotary method for BODRA Piped Water Supply Scheme to accommodate FHTC in BHANGAR-I Block for augmentation of surface water based water supply scheme in the Arsenic affected areas of South 24-Pgns. Dist. under South 24 Paraganas W/S Division-I, PHE Dte. (SM/15757)</t>
+  </si>
+  <si>
+    <t>ORD/000666/2024-2025</t>
+  </si>
+  <si>
+    <t>4396/SWD-I</t>
+  </si>
+  <si>
+    <t>23/10/2024</t>
+  </si>
+  <si>
+    <t>27/11/2025</t>
+  </si>
+  <si>
+    <t>M/S. SHYAM CONSTRUCTION</t>
   </si>
   <si>
     <t>Quotation for new service (power) connection at Bodra PH-1 , Water supply scheme under Bhangar-I Block. Reference ID-106663975, Application No- 1007921742</t>
   </si>
   <si>
     <t>BILL/01468/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-348</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>WBSEDCL</t>
   </si>
   <si>
-    <t>Construction of 300 cum capacity OHR (20 mtr. Staging Height), Pump House cum Chlorine Room (2 Nos.) along with Laying Distribution System, Rising Main, Functional Household Tap Connection (FHTC) including design drawing of Pile Foundation &amp; pile cap after soil investigation for BODRA Piped Water Supply Scheme to accommodate FHTC in Bhangar-I Block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (No of FHTC = 2064) (TSM/017117)</t>
-[...61 lines deleted...]
-  <si>
     <t>Construction of Boundary Wall and others allied works at HW &amp; 2nd Tubewell site of BODRA PWSS within Bhangar-I Block to accommodate FHTC in Bhangar-I Block under South 24-Parganas, W/S Division-I, PHE Dte. for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24-Parganas District under Jal Jeevan Mission. (SM/15757)</t>
   </si>
   <si>
     <t>ORD/000039/2025-2026</t>
   </si>
   <si>
     <t>1118/SWD-I</t>
   </si>
   <si>
     <t>24/04/2025</t>
   </si>
   <si>
     <t>08/07/2025</t>
+  </si>
+  <si>
+    <t>Improvement of outdoor illumination arrangement with allied works at Bodra PH-1 under Bhangar-I Block water supply scheme under SMD, PHE Dte.</t>
+  </si>
+  <si>
+    <t>ORD/000801/2025-2026</t>
+  </si>
+  <si>
+    <t>980/SMSD</t>
+  </si>
+  <si>
+    <t>15/07/2025</t>
+  </si>
+  <si>
+    <t>30/07/2025</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -660,51 +675,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W11"/>
+  <dimension ref="A1:W12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="J2" sqref="J2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.140869" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.991943" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="50" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.568848" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="18.709717" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="50" customWidth="true" style="0"/>
     <col min="9" max="9" width="50" customWidth="true" style="0"/>
     <col min="10" max="10" width="50" customWidth="true" style="0"/>
     <col min="11" max="11" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="9.283447" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.711426" bestFit="true" customWidth="true" style="0"/>
@@ -857,476 +872,537 @@
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>32</v>
       </c>
-      <c r="I4" s="13"/>
-      <c r="J4" s="13"/>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13" t="s">
+        <v>33</v>
+      </c>
       <c r="K4" s="4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="P4" s="4">
-        <v>35.63</v>
+        <v>455.71</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>195.71</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>42.95</v>
       </c>
       <c r="S4" s="4">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-      <c r="J5" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="I5" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="13" t="s">
+        <v>42</v>
+      </c>
       <c r="K5" s="4" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="N5" s="4" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="O5" s="4" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="P5" s="4">
-        <v>12.71</v>
+        <v>22.69</v>
       </c>
       <c r="Q5" s="4">
         <v>0</v>
       </c>
       <c r="R5" s="4">
         <v>0</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="4" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="P6" s="4">
-        <v>5.93</v>
+        <v>35.63</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>46</v>
-[...6 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="I7" s="13"/>
+      <c r="J7" s="13"/>
       <c r="K7" s="4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>52</v>
       </c>
       <c r="P7" s="4">
-        <v>455.71</v>
+        <v>12.71</v>
       </c>
       <c r="Q7" s="4">
-        <v>195.71</v>
+        <v>0</v>
       </c>
       <c r="R7" s="4">
-        <v>42.95</v>
+        <v>0</v>
       </c>
       <c r="S7" s="4">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>54</v>
+        <v>26</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="P8" s="4">
-        <v>22.69</v>
+        <v>31.05</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>61</v>
-[...6 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>65</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="P9" s="4">
-        <v>31.05</v>
+        <v>5.93</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
         <v>68</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>69</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>70</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>71</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="P10" s="4">
         <v>121</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
-      <c r="A11" s="7" t="s">
+      <c r="A11" s="3">
+        <v>9</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H11" s="13" t="s">
         <v>72</v>
       </c>
-      <c r="B11" s="7"/>
-[...22 lines deleted...]
-      <c r="S11" s="8"/>
+      <c r="I11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K11" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="M11" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="N11" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="O11" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="P11" s="4">
+        <v>0.92</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>0</v>
+      </c>
+      <c r="R11" s="4">
+        <v>0</v>
+      </c>
+      <c r="S11" s="4">
+        <v>100</v>
+      </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
+    <row r="12" spans="1:23">
+      <c r="A12" s="7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="14"/>
+      <c r="I12" s="14"/>
+      <c r="J12" s="14"/>
+      <c r="K12" s="8"/>
+      <c r="L12" s="8"/>
+      <c r="M12" s="8"/>
+      <c r="N12" s="8"/>
+      <c r="O12" s="8">
+        <v>717.41</v>
+      </c>
+      <c r="P12" s="8">
+        <v>195.71</v>
+      </c>
+      <c r="Q12" s="8">
+        <v>27.28</v>
+      </c>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>