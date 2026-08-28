--- v1 (2026-03-03)
+++ v2 (2026-08-28)
@@ -89,282 +89,282 @@
   <si>
     <t>Payment</t>
   </si>
   <si>
     <t>Payment %</t>
   </si>
   <si>
     <t>Physical Progress %</t>
   </si>
   <si>
     <t>SOUTH 24 PARGANAS</t>
   </si>
   <si>
     <t>South 24 Pgs W/S Division I</t>
   </si>
   <si>
     <t>Ground water based RAMNAGAR (ZONE-III) piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas di</t>
   </si>
   <si>
     <t>SM/15756</t>
   </si>
   <si>
     <t>Augmentation</t>
   </si>
   <si>
+    <t>Preparation and submission of Detailed Project Report of RAMNAGAR(III) Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
+  </si>
+  <si>
+    <t>AE BSD</t>
+  </si>
+  <si>
+    <t>ORD/000406/2021-2022</t>
+  </si>
+  <si>
+    <t>1947/SWD-I</t>
+  </si>
+  <si>
+    <t>27/01/2022</t>
+  </si>
+  <si>
+    <t>26/02/2022</t>
+  </si>
+  <si>
+    <t>ENVIROTECH SOLUTIONS</t>
+  </si>
+  <si>
     <t>Sinking of 02 (Two) nos. Rig bored 250mm x 150mm dia. &amp; 300 mtr. deepTubewell having 66 mtr. housing pipe by Rotary method for RAMNAGAR (ZONE-III) PWSS to accommodate FHTC in BARUIPUR block for Augmentation of Surface Water Based W/S Scheme in the Arsenic Affected Areas of South 24 Pgs district under South 24-Parganas W/S Division-I, P.H.E. Dte. [TSM/018222]</t>
   </si>
   <si>
-    <t>AE BSD</t>
-[...1 lines deleted...]
-  <si>
     <t>ORD/000630/2022-2023</t>
   </si>
   <si>
     <t>3257/SWD-I</t>
   </si>
   <si>
     <t>02/03/2023</t>
   </si>
   <si>
     <t>01/04/2023</t>
   </si>
   <si>
     <t>BENGAL ENTERPRISE</t>
   </si>
   <si>
+    <t>Construction of Boundary Wall, Chlorine Room along with Laying of Distribution System, Rising Main, Providing Functional Household Tap Connection (FHTC) for Augmentation of RAMNAGAR (PART-III) MOUZA Piped Water Supply Scheme of BARUIPUR Block for implementation of JJM under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns district. [No. of FHTC = 943] [TSM/018222]</t>
+  </si>
+  <si>
+    <t>JE RWS,JE-2</t>
+  </si>
+  <si>
+    <t>ORD/000055/2023-2024</t>
+  </si>
+  <si>
+    <t>274/SWD-I</t>
+  </si>
+  <si>
+    <t>24/04/2023</t>
+  </si>
+  <si>
+    <t>28/10/2025</t>
+  </si>
+  <si>
+    <t>MS SARADA UDYOG</t>
+  </si>
+  <si>
     <t>S24 Pgns Mechanical</t>
   </si>
   <si>
     <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 for Augmentation of Ramnagar (Zone-3) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
   </si>
   <si>
     <t>Assistant Engineer</t>
   </si>
   <si>
     <t>Junior Engineer</t>
   </si>
   <si>
     <t>ORD/000004/2023-2024</t>
   </si>
   <si>
     <t>939/SMD</t>
   </si>
   <si>
     <t>04/04/2023</t>
   </si>
   <si>
     <t>03/07/2023</t>
   </si>
   <si>
     <t>K.S.P ENTERPRISE</t>
   </si>
   <si>
-    <t>Preparation and submission of Detailed Project Report of RAMNAGAR(III) Ground Water Based Piped Water Supply Scheme in BARUIPUR PURBA Assembly Constituency of BARUIPUR Block under Surface Water Based Water Supply Scheme in the Arsenic affected areas of South 24-Pgns. district.</t>
-[...14 lines deleted...]
-    <t>ENVIROTECH SOLUTIONS</t>
+    <t>Supply, installation and commissioning of submersible pumping machinery along with allied accessories at P.H. 1 &amp;2 for Augmentation of Ramnagar (Zone-III) water supply scheme under South 24 Pgs. Mechanical Division, PHE Dte. [Block: Baruipur]</t>
+  </si>
+  <si>
+    <t>ORD/000064/2023-2024</t>
+  </si>
+  <si>
+    <t>1058/SMD</t>
+  </si>
+  <si>
+    <t>18/04/2023</t>
+  </si>
+  <si>
+    <t>17/07/2023</t>
+  </si>
+  <si>
+    <t>M/S. G.P ENTERPRISE</t>
   </si>
   <si>
     <t>Material Requisition To Resource Division</t>
   </si>
   <si>
     <t>RTOR000110/2023-2024</t>
   </si>
   <si>
     <t>294/SWD-I</t>
   </si>
   <si>
     <t>25/04/2023</t>
   </si>
   <si>
     <t>Resource Division</t>
   </si>
   <si>
     <t>Payment of electricity bill for new service connection under SMD, PHE Dte.</t>
   </si>
   <si>
+    <t>BILL/04228/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-434</t>
+  </si>
+  <si>
+    <t>27/12/2023</t>
+  </si>
+  <si>
+    <t>WBSEDCL</t>
+  </si>
+  <si>
+    <t>BILL/01717/2023-2024</t>
+  </si>
+  <si>
+    <t>BP-2023-24-191</t>
+  </si>
+  <si>
+    <t>09/08/2023</t>
+  </si>
+  <si>
     <t>BILL/01505/2023-2024</t>
   </si>
   <si>
     <t>BP-2023-24-173</t>
   </si>
   <si>
     <t>02/08/2023</t>
   </si>
   <si>
-    <t>WBSEDCL</t>
-[...10 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no. 2 of Ramnagar (Zone-III) W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)(SM/15756)</t>
   </si>
   <si>
     <t>ORD/002695/2023-2024</t>
   </si>
   <si>
     <t>349/SMSD</t>
   </si>
   <si>
     <t>19/03/2024</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
-    <t>M/S. G.P ENTERPRISE</t>
-[...1 lines deleted...]
-  <si>
     <t>Supply &amp; Fixing main switch &amp; Bus bar at Pump House no-1 &amp; 2 of Ramnagar (Zone-III) W/S Scheme under SMD, P.H.E. Dte.(Block-Baruipur)(SM/15756)</t>
   </si>
   <si>
     <t>ORD/002697/2023-2024</t>
   </si>
   <si>
     <t>347/SMSD</t>
   </si>
   <si>
     <t>Construction of Platform for providing FHTC, protection work for pipeline and other allied works for "Proposed Ground water based RAMNAGAR ZONE-III piped water supply scheme to accommodate FHTC in BARUIPUR block under South 24 Parganas W/S Division-I, PHE Dte for AUGMENTATION of surface water based W/S scheme in the Arsenic Affected Areas of South 24 Parganas district". (SM/15756) [2nd call]</t>
   </si>
   <si>
     <t>ORD/000547/2024-2025</t>
   </si>
   <si>
     <t>4135/SWD-I</t>
   </si>
   <si>
     <t>23/09/2024</t>
   </si>
   <si>
     <t>07/11/2024</t>
   </si>
   <si>
-    <t>MS SARADA UDYOG</t>
-[...1 lines deleted...]
-  <si>
     <t>Improvement of outdoor Illumination arrangement with allied works at Pump House no. 1 of Ramnagar (Zone-III) W/S Scheme under SMD, P.H.E. Dte. (Block-Baruipur)(SM/15756)</t>
   </si>
   <si>
     <t>ORD/002696/2023-2024</t>
   </si>
   <si>
     <t>348/SMSD</t>
   </si>
   <si>
-    <t>BILL/04228/2023-2024</t>
-[...7 lines deleted...]
-  <si>
     <t>Baruipur Ramnagar Uttarbhag Port Canning Road Permanent restoration work for 5800.0 mtr of trench(0.00 Km-1.20 Km, 1.70 Km-2.50 Km, and 3.50 Km-4.40 Km) Total trench length=5800 mtr, cause due to pipe laying work of PHED under South 24 Pgns.Divn, PWD in the District of South 24 Pgns during the year 2024-2025.</t>
   </si>
   <si>
     <t>BILL/00545/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-332</t>
   </si>
   <si>
     <t>24/09/2024</t>
   </si>
   <si>
     <t>EXECUTIVE ENGINEER, SOUTH 24 PGS. DIVISION, PWD</t>
   </si>
   <si>
     <t>Alipore Division</t>
   </si>
   <si>
     <t>Road restoration for Canning mam to Padma Stopaj Via Kailasbabur Abad Khal Par</t>
   </si>
   <si>
     <t>BILL/01675/2024-2025</t>
   </si>
   <si>
     <t>BP-2024-25-780</t>
   </si>
   <si>
     <t>25/10/2024</t>
   </si>
   <si>
     <t>W.B.S.R.D.A., SOUTH TWENTY FOUR PARGANAS DIVISION</t>
-  </si>
-[...31 lines deleted...]
-    <t>17/07/2023</t>
   </si>
   <si>
     <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -911,915 +911,915 @@
         <v>24</v>
       </c>
       <c r="H3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="I3" s="13" t="s">
         <v>26</v>
       </c>
       <c r="J3" s="13"/>
       <c r="K3" s="4" t="s">
         <v>27</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="4" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="P3" s="4">
-        <v>31.76</v>
+        <v>2.76</v>
       </c>
       <c r="Q3" s="4">
-        <v>0</v>
+        <v>2.53</v>
       </c>
       <c r="R3" s="4">
-        <v>0</v>
+        <v>91.89</v>
       </c>
       <c r="S3" s="4">
         <v>0</v>
       </c>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" s="3">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3"/>
       <c r="D4" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H4" s="13" t="s">
+        <v>32</v>
+      </c>
+      <c r="I4" s="13" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4" s="13"/>
+      <c r="K4" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="I4" s="13" t="s">
+      <c r="L4" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="J4" s="13" t="s">
+      <c r="M4" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="M4" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P4" s="4">
-        <v>12.96</v>
+        <v>31.76</v>
       </c>
       <c r="Q4" s="4">
-        <v>0</v>
+        <v>30.44</v>
       </c>
       <c r="R4" s="4">
-        <v>0</v>
+        <v>95.87</v>
       </c>
       <c r="S4" s="4">
         <v>0</v>
       </c>
       <c r="T4" s="1"/>
       <c r="U4" s="1"/>
       <c r="V4" s="1"/>
       <c r="W4" s="1"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" s="3">
         <v>3</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="3"/>
       <c r="D5" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="13" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="I5" s="13" t="s">
         <v>26</v>
       </c>
-      <c r="J5" s="13"/>
+      <c r="J5" s="13" t="s">
+        <v>39</v>
+      </c>
       <c r="K5" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="L5" s="4" t="s">
+      <c r="N5" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="O5" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="N5" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P5" s="4">
-        <v>2.76</v>
+        <v>151.16</v>
       </c>
       <c r="Q5" s="4">
-        <v>0</v>
+        <v>124.14</v>
       </c>
       <c r="R5" s="4">
-        <v>0</v>
+        <v>82.12</v>
       </c>
       <c r="S5" s="4">
-        <v>0</v>
+        <v>90</v>
       </c>
       <c r="T5" s="1"/>
       <c r="U5" s="1"/>
       <c r="V5" s="1"/>
       <c r="W5" s="1"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" s="3">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C6" s="3"/>
       <c r="D6" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H6" s="13" t="s">
+        <v>46</v>
+      </c>
+      <c r="I6" s="13" t="s">
         <v>47</v>
       </c>
-      <c r="I6" s="13"/>
-      <c r="J6" s="13"/>
+      <c r="J6" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K6" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N6" s="4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="O6" s="4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="P6" s="4">
-        <v>8.72</v>
+        <v>12.96</v>
       </c>
       <c r="Q6" s="4">
         <v>0</v>
       </c>
       <c r="R6" s="4">
         <v>0</v>
       </c>
       <c r="S6" s="4">
         <v>0</v>
       </c>
       <c r="T6" s="1"/>
       <c r="U6" s="1"/>
       <c r="V6" s="1"/>
       <c r="W6" s="1"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" s="3">
         <v>5</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C7" s="3"/>
       <c r="D7" s="3" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J7" s="13"/>
+        <v>54</v>
+      </c>
+      <c r="I7" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K7" s="4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N7" s="4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="O7" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P7" s="4">
-        <v>2.91</v>
+        <v>21.76</v>
       </c>
       <c r="Q7" s="4">
-        <v>0</v>
+        <v>10.09</v>
       </c>
       <c r="R7" s="4">
-        <v>0</v>
+        <v>46.38</v>
       </c>
       <c r="S7" s="4">
-        <v>0</v>
+        <v>50</v>
       </c>
       <c r="T7" s="1"/>
       <c r="U7" s="1"/>
       <c r="V7" s="1"/>
       <c r="W7" s="1"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" s="3">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="3"/>
       <c r="D8" s="3" t="s">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="E8" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H8" s="13" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="N8" s="4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="O8" s="4" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="P8" s="4">
-        <v>2.43</v>
+        <v>8.72</v>
       </c>
       <c r="Q8" s="4">
         <v>0</v>
       </c>
       <c r="R8" s="4">
         <v>0</v>
       </c>
       <c r="S8" s="4">
         <v>0</v>
       </c>
       <c r="T8" s="1"/>
       <c r="U8" s="1"/>
       <c r="V8" s="1"/>
       <c r="W8" s="1"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" s="3">
         <v>7</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="3"/>
       <c r="D9" s="3" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="E9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="13" t="s">
-        <v>60</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I9" s="13"/>
+      <c r="J9" s="13"/>
       <c r="K9" s="4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="O9" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P9" s="4">
-        <v>0.89</v>
+        <v>3.87</v>
       </c>
       <c r="Q9" s="4">
         <v>0</v>
       </c>
       <c r="R9" s="4">
         <v>0</v>
       </c>
       <c r="S9" s="4">
         <v>0</v>
       </c>
       <c r="T9" s="1"/>
       <c r="U9" s="1"/>
       <c r="V9" s="1"/>
       <c r="W9" s="1"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" s="3">
         <v>8</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="3"/>
       <c r="D10" s="3" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="E10" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H10" s="13" t="s">
-        <v>66</v>
-[...6 lines deleted...]
-      </c>
+        <v>65</v>
+      </c>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
       <c r="K10" s="4" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
       <c r="O10" s="4" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="P10" s="4">
-        <v>0.58</v>
+        <v>2.43</v>
       </c>
       <c r="Q10" s="4">
         <v>0</v>
       </c>
       <c r="R10" s="4">
         <v>0</v>
       </c>
       <c r="S10" s="4">
         <v>0</v>
       </c>
       <c r="T10" s="1"/>
       <c r="U10" s="1"/>
       <c r="V10" s="1"/>
       <c r="W10" s="1"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" s="3">
         <v>9</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C11" s="3"/>
       <c r="D11" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="E11" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="13" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="4" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="O11" s="4" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="P11" s="4">
-        <v>25.01</v>
+        <v>2.91</v>
       </c>
       <c r="Q11" s="4">
         <v>0</v>
       </c>
       <c r="R11" s="4">
         <v>0</v>
       </c>
       <c r="S11" s="4">
         <v>0</v>
       </c>
       <c r="T11" s="1"/>
       <c r="U11" s="1"/>
       <c r="V11" s="1"/>
       <c r="W11" s="1"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" s="3">
         <v>10</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="3"/>
       <c r="D12" s="3" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="E12" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="I12" s="13" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="J12" s="13" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="O12" s="4" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="P12" s="4">
         <v>0.89</v>
       </c>
       <c r="Q12" s="4">
         <v>0</v>
       </c>
       <c r="R12" s="4">
         <v>0</v>
       </c>
       <c r="S12" s="4">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="T12" s="1"/>
       <c r="U12" s="1"/>
       <c r="V12" s="1"/>
       <c r="W12" s="1"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" s="3">
         <v>11</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="3"/>
       <c r="D13" s="3" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="E13" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="13" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-      <c r="J13" s="13"/>
+        <v>81</v>
+      </c>
+      <c r="I13" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J13" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K13" s="4" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="L13" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" s="4" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="O13" s="4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="P13" s="4">
-        <v>3.87</v>
+        <v>0.58</v>
       </c>
       <c r="Q13" s="4">
         <v>0</v>
       </c>
       <c r="R13" s="4">
         <v>0</v>
       </c>
       <c r="S13" s="4">
         <v>0</v>
       </c>
       <c r="T13" s="1"/>
       <c r="U13" s="1"/>
       <c r="V13" s="1"/>
       <c r="W13" s="1"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" s="3">
         <v>12</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="3"/>
       <c r="D14" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="13" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="4" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="L14" s="4" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="O14" s="4" t="s">
-        <v>85</v>
+        <v>44</v>
       </c>
       <c r="P14" s="4">
-        <v>62.5</v>
+        <v>25.01</v>
       </c>
       <c r="Q14" s="4">
         <v>0</v>
       </c>
       <c r="R14" s="4">
         <v>0</v>
       </c>
       <c r="S14" s="4">
         <v>0</v>
       </c>
       <c r="T14" s="1"/>
       <c r="U14" s="1"/>
       <c r="V14" s="1"/>
       <c r="W14" s="1"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" s="3">
         <v>13</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="3" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="E15" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="13" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-      <c r="J15" s="13"/>
+        <v>89</v>
+      </c>
+      <c r="I15" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="J15" s="13" t="s">
+        <v>48</v>
+      </c>
       <c r="K15" s="4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L15" s="4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>90</v>
+        <v>79</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="O15" s="4" t="s">
-        <v>91</v>
+        <v>59</v>
       </c>
       <c r="P15" s="4">
-        <v>1.72</v>
+        <v>0.89</v>
       </c>
       <c r="Q15" s="4">
-        <v>0</v>
+        <v>0.81</v>
       </c>
       <c r="R15" s="4">
-        <v>0</v>
+        <v>91.43</v>
       </c>
       <c r="S15" s="4">
-        <v>0</v>
+        <v>100</v>
       </c>
       <c r="T15" s="1"/>
       <c r="U15" s="1"/>
       <c r="V15" s="1"/>
       <c r="W15" s="1"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" s="3">
         <v>14</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="3"/>
       <c r="D16" s="3" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="13" t="s">
         <v>92</v>
       </c>
-      <c r="I16" s="13" t="s">
-[...2 lines deleted...]
-      <c r="J16" s="13" t="s">
+      <c r="I16" s="13"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="K16" s="4" t="s">
+      <c r="L16" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="L16" s="4" t="s">
+      <c r="M16" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="N16" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="O16" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="N16" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P16" s="4">
-        <v>151.16</v>
+        <v>62.5</v>
       </c>
       <c r="Q16" s="4">
         <v>0</v>
       </c>
       <c r="R16" s="4">
         <v>0</v>
       </c>
       <c r="S16" s="4">
-        <v>90</v>
+        <v>0</v>
       </c>
       <c r="T16" s="1"/>
       <c r="U16" s="1"/>
       <c r="V16" s="1"/>
       <c r="W16" s="1"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" s="3">
         <v>15</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="3" t="s">
-        <v>32</v>
+        <v>97</v>
       </c>
       <c r="E17" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H17" s="13" t="s">
         <v>98</v>
       </c>
-      <c r="I17" s="13" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I17" s="13"/>
+      <c r="J17" s="13"/>
       <c r="K17" s="4" t="s">
         <v>99</v>
       </c>
       <c r="L17" s="4" t="s">
         <v>100</v>
       </c>
       <c r="M17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="N17" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="O17" s="4" t="s">
         <v>102</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P17" s="4">
-        <v>21.76</v>
+        <v>1.72</v>
       </c>
       <c r="Q17" s="4">
         <v>0</v>
       </c>
       <c r="R17" s="4">
         <v>0</v>
       </c>
       <c r="S17" s="4">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="T17" s="1"/>
       <c r="U17" s="1"/>
       <c r="V17" s="1"/>
       <c r="W17" s="1"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" s="7" t="s">
         <v>103</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="7"/>
       <c r="E18" s="11"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="14"/>
       <c r="I18" s="14"/>
       <c r="J18" s="14"/>
       <c r="K18" s="8"/>
       <c r="L18" s="8"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
       <c r="O18" s="8">
         <v>329.91</v>
       </c>
       <c r="P18" s="8">
-        <v>0</v>
+        <v>168.02</v>
       </c>
       <c r="Q18" s="8">
-        <v>0</v>
+        <v>50.93</v>
       </c>
       <c r="R18" s="8"/>
       <c r="S18" s="8"/>
       <c r="T18" s="1"/>
       <c r="U18" s="1"/>
       <c r="V18" s="1"/>
       <c r="W18" s="1"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A18:N18"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>